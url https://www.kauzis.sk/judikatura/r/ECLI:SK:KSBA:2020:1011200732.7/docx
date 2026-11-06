--- v0 (2026-11-05)
+++ v1 (2026-11-06)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 8. 6. 2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 3S/73/2011 Identifikačné číslo súdneho spisu: 1011200732 Dátum vydania rozhodnutia: 09. 06. 2020 Meno a priezvisko sudcu, VSÚ: JUDr. Anna Peťovská PhD. ECLI: ECLI:SK:KSBA:2020:1011200732.7 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: JUDr. Mária Veterníková, správca konkurznej podstaty úpadcu A.M.AXON, spol. s r.o. v konkurze, Kopčianska 16, Bratislava, IČO: 31 327 184, so sídlom kancelárie Svätoplukova 31, 821 08 Bratislava, právne zastúpený: JUDr. Peter Arendacký, Železničiarska 13, 811 04 Bratislava, proti žalovanému: Ministerstvo financií Slovenskej republiky, Štefanovičova 5, 817 82 Bratislava, o preskúmanie zákonnosti rozhodnutia žalovaného č. MF/009762/2011-62 zo dňa 04.02.2011, takto r o z h o d o l : Správny súd o p r a v u j e v záhlaví rozsudku Krajského súdu v Bratislave č. k. 3S/73/2011-326 zo dňa 26.11.2019 dátum vydania napadnutého rozhodnutia žalovaného č. MF/009762/2011-62 z nesprávne uvedeného: „26.02.2011“ na správny dátum vydania: „04.02.2011“. o d ô v o d n e n i e : 1. Krajský súd v Bratislave rozsudkom č. k. 3S/73/2011-326 zo dňa 26.11.2019 rozhodol vo veci samej tak, že správnu žalobu zamietol a žalobcovi nepriznal náhradu trov konania. 2. Žalobca proti rozsudku Krajského súdu v Bratislave č. k. 3S/73/2011-326 zo dňa 26.11.2019 podal kasačnú sťažnosť. 3. Krajský súd v Bratislave z vlastnej činnosti zistil, že pri vyhotovovaní rozsudku č. k. 3S/73/2011-326 zo dňa 26.11.2019 došlo k zrejmej nesprávnosti, keď v záhlaví rozsudku č. k. 3S/73/2011-326 zo dňa 26.11.2019 uviedol nesprávny dátum vydania napadnutého rozhodnutia žalovaného č. MF/009762/2011-62, a to dátum 26.02.2011. Z napadnutého rozhodnutia žalovaného, ako aj zo žalobného návrhu a administratívneho spisu žalovaného však vyplýva, že napadnuté rozhodnutie žalovaného č. MF/009762/2011-62 bolo vydané dňa 04.02.2011. 4. Podľa § 143 SSP, správny súd kedykoľvek aj bez návrhu opraví v rozsudku chyby v písaní a počítaní, ako aj iné zrejmé nesprávnosti. O oprave vydá opravné uznesenie, ktoré doručí osobám uvedeným v § 142 ods. 1. 5. Vzhľadom na uvedenú zrejmú nesprávnosť v záhlaví rozsudku Krajského súdu v Bratislave č. k. 3S/73/2011-326 zo dňa 26.11.2019 správny súd v súlade s ust. § 143 SSP rozhodol tak, ako je uvedené vo výrokovej časti tohto uznesenia a opravil v záhlaví rozsudku Krajského súdu v Bratislave č. k. 3S/73/2011-326 zo dňa 26.11.2019 dátum vydania napadnutého rozhodnutia žalovaného č. MF/009762/2011-62 na správny. 6. Toto rozhodnutie senát Krajského súdu v Bratislave prijal pomerom hlasov 3 : 0 (§ 139 ods. 4 v spojení s § 147 ods. 2 SSP). Poučenie: Proti tomuto uzneseniu možno podať kasačnú sťažnosť v lehote jedného mesiaca od jeho doručenia, na Krajský súd v Bratislave. V kasačnej sťažnosti sa má popri všeobecných náležitostiach (§ 57 SSP) uviesť označenie napadnutého rozhodnutia, údaj, kedy bolo napadnuté rozhodnutie doručené sťažovateľovi, opísanie rozhodujúcich skutočností, aby bolo zrejmé, v akom rozsahu a z akých dôvodov podľa § 440 SSP sa podáva (sťažnostné body) a návrh výroku rozhodnutia (sťažnostný návrh). Sťažnostné body možno meniť len do uplynutia lehoty na podanie kasačnej sťažnosti. V konaní o kasačnej sťažnosti musí byť sťažovateľ alebo opomenutý sťažovateľ v zmysle § 449 ods. 1 SSP zastúpený advokátom. Kasačná sťažnosť a iné podania sťažovateľa alebo opomenutého sťažovateľa musia byť spísané advokátom. Povinné zastúpenie advokátom v kasačnom konaní sa nevyžaduje, ak a) má sťažovateľ alebo opomenutý sťažovateľ, jeho zamestnanec alebo člen, ktorý za neho na kasačnom súde koná alebo ho zastupuje, vysokoškolské právnické vzdelanie druhého stupňa; b) ide o konania o správnej žalobe podľa § 6 ods. 2 písm. c) a d); c) je žalovaným Centrum právnej pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2020:1011200732.7 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2020:1011200732.7 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>