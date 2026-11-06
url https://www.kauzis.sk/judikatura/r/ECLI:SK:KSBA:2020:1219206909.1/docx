--- v0 (2026-11-05)
+++ v1 (2026-11-06)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 28. 5. 2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 6CoCsp/16/2020 Identifikačné číslo súdneho spisu: 1219206909 Dátum vydania rozhodnutia: 29. 05. 2020 Meno a priezvisko sudcu, VSÚ: JUDr. Zuzana Kučerová ECLI: ECLI:SK:KSBA:2020:1219206909.1 Uznesenie Krajský súd v Bratislave v senáte zloženom z predsedníčky senátu JUDr. Zuzany Kučerovej a členov senátu JUDr. Martina Murgaša a Mgr. Jany Janics Bajánkovej v právnej veci žalobcu: Q. I., K.. XX.X.XXXX, O. Y. XXX, právne zastúpený Advokátska kancelária SOWA s.r.o. proti žalovanému: Ryanair Designated Activity Company, spoločnosť registrovaná v Írsku pod č. 104547, so sídlom Ryanair Dublin Office, Airside Business Park, Swords, Co. Dublin, Ireland, právne zastúpený aliancia advokátov ak, s.r.o., so sídlom Vlčkova 8/A, Bratislava, IČO: 36 679 771, o zaplatenie 250 eur s prísl., o späťvzatí návrhu na vydanie európskeho platobného rozkazu po rozhodnutí Okresného súdu Bratislava II č.k. 50Csp/113/2019 zo dňa 16.12.2019 takto r o z h o d o l : Odvolací súd p r i p ú š ť a späťvzatie návrhu na vydanie európskeho platobného rozkazu o zaplatenie 250 eur s prísl., európsky platobný rozkaz č. k. 50Csp/113/2019 zo dňa 16.12.2019 z r u š u j e a konanie z a s t a v u j e . Žalobcovi sa nárok na náhradu trov konania n e p r i z n á v a . o d ô v o d n e n i e : 1. Európskym platobným rozkazom č.k. 50Csp/113/2019 zo dňa 16.12.2019 súd prvej inštancie zaviazal žalovaného zaplatiť žalobcovi sumu 250 eur spolu s príslušenstvom. 2. Žalobca po rozhodnutí súdu prvej inštancie, ale predtým ako toto rozhodnutie nadobudlo právoplatnosť, písomným podaním doručeným súdu prvej inštancie dňa 6.2.2020 vzal návrh v celom rozsahu späť a žiadal konanie zastaviť. Späťvzatie návrhu odôvodil uzatvorením Dohody o urovnaní zo dňa 23.1.2020, na základe ktorej žalovaná spoločnosť uhradila žalobcovi žalovanú istinu, príslušenstvo a trovy konania. 3. Žalovaný so späťvzatím návrhu na vydanie európskeho platobného rozkazu nevyslovil nesúhlas. 4. Podľa § 370 ods. 1 C.s.p. ak je žaloba vzatá späť po rozhodnutí súdu prvej inštancie, ale skôr ako rozhodnutie nadobudlo právoplatnosť, odvolací súd rozhodne o pripustení späťvzatia. 5. Podľa § 370 ods. 2 C.s.p. súd späťvzatie žaloby nepripustí, ak s tým protistrana z vážnych dôvodov nesúhlasí. Ak späťvzatie žaloby pripustí, odvolací súd zruší rozhodnutie súdu prvej inštancie a konanie zastaví. 6. Žalobca vzal návrh na vydanie európskeho platobného rozkazu späť v čase po rozhodnutí súdu prvej inštancie, avšak predtým ako sa tento platobný rozkaz stal právoplatným. Vzhľadom na uvedené odvolací súd späťvzatie návrhu pripustil, vydaný európsky platobný rozkaz zrušil a konanie zastavil (§ 370 ods. 1, 2 C.s.p.). 7. O nároku na náhradu trov konania odvolací súd rozhodol podľa § 396 ods. 1 C.s.p. v spojení s § 256 ods. 1 C.s.p. a vyslovil, že procesne úspešnému žalobcovi náhradu trov konania nepriznáva. Vzal pri tom do úvahy obsah Dohody o urovnaní a vôľu sporových strán. 8. Toto rozhodnutie prijal senát odvolacieho súdu pomerom hlasov 3:0. Poučenie: Proti tomuto uzneseniu odvolanie nie je prípustné. Proti rozhodnutiu odvolacieho súdu je prípustné dovolanie, ak to zákon pripúšťa (§ 419 C. s.p.). Dovolanie je prípustné proti každému rozhodnutiu odvolacieho súdu vo veci samej alebo ktorým sa konanie končí, ak a) sa rozhodlo vo veci, ktorá nepatrí do právomoci súdov, b) ten, kto v konaní vystupoval ako strana, nemal procesnú subjektivitu, strana nemala spôsobilosť samostatne konať pred súdom v plnom rozsahu a nekonal za ňu zákonný zástupca alebo procesný opatrovník, c) v tej istej veci sa už prv právoplatne rozhodlo alebo v tej istej veci sa už prv začalo konanie, d) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, alebo e) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces (§ 420 C. s.p.). Dovolanie je prípustné proti rozhodnutiu odvolacieho súdu, ktorým sa potvrdilo alebo zmenilo rozhodnutie súdu prvej inštancie, ak rozhodnutie odvolacieho súdu záviselo od vyriešenia právnej otázky, a) pri ktorej riešení sa odvolací súd odklonil od ustálenej rozhodovacej praxe dovolacieho súdu, b) ktorá v rozhodovacej praxi dovolacieho súdu ešte nebola vyriešená alebo c) je dovolacím súdom rozhodovaná rozdielne (§ 421 ods. 1 C.s.p.). Dovolanie podľa § 421 ods. 1 nie je prípustné, ak a) napadnutý výrok odvolacieho súdu o peňažnom plnení neprevyšuje desaťnásobok minimálnej mzdy; na príslušenstvo sa neprihliada, b) napadnutý výrok odvolacieho súdu o peňažnom plnení v sporoch s ochranou slabšej strany neprevyšuje dvojnásobok minimálnej mzdy; na príslušenstvo sa neprihliada, c) je predmetom dovolacieho konania len príslušenstvom pohľadávky a výška príslušenstva v čase začatia dovolacieho konania neprevyšuje sumu podľa písmen a/ a b/ (§ 422 ods. 1 C.s.p.). Dovolanie môže podať strana, v ktorej neprospech bolo rozhodnutie vydané (§ 424 C.s.p.). Dovolanie sa podáva v lehote dvoch mesiacov od doručenia rozhodnutia odvolacieho súdu oprávnenému subjektu na súde, ktorý rozhodoval v prvej inštancii (§ 427 ods. 1 prvá veta C.s.p.). Dovolanie je podané včas aj vtedy, ak bolo v lehote podané na príslušnom odvolacom alebo dovolacom súde (§ 427 ods. 2 C.s.p.). V dovolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa toto rozhodnutie napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne / dovolacie dôvody/ a čoho sa dovolateľ domáha /dovolací návrh/ (§ 428 C.s.p.). Dovolateľ musí byť v dovolacom konaní zastúpený advokátom. Dovolanie a iné podania dovolateľa musia byť spísané advokátom (§ 429 ods. 1 C.s.p.). Povinnosť podľa ods. 1 neplatí, ak je a) dovolateľom fyzická osoba, ktorá má vysokoškolské právnické vzdelanie druhého stupňa, b) dovolateľom právnická osoba a jej zamestnanec alebo člen, ktorý za ňu koná má vysokoškolské právnické vzdelanie druhého stupňa, c) dovolateľ v sporoch s ochranou slabšej strany podľa druhej hlavy tretej časti tohto zákona zastúpený osobou založenou alebo zriadenou na ochranu spotrebiteľa, osobou oprávnenou na zastupovanie podľa predpisov o rovnakom zaobchádzaní a o ochrane pred diskrimináciou alebo odborovou organizáciou a ak ich zamestnanec alebo člen, ktorý za ne koná má vysokoškolské právnické vzdelanie druhého stupňa (§ 429 ods. 2 CSP). Dovolanie prípustné podľa § 420 možno odôvodniť iba tým, že v konaní došlo k vade uvedenej v tomto ustanovení (§ 431 ods. 1 C.s.p.). Dovolací dôvod sa vymedzí tak, že dovolateľ uvedie, v čom spočíva táto vada (§ 431 ods. 2 C.s.p.). Dovolanie prípustné podľa § 421 možno odôvodniť iba tým, že rozhodnutie spočíva v nesprávnom právnom posúdení veci (§ 432 ods. 1 C.s.p.). Dovolací dôvod sa vymedzí tak, že dovolateľ uvedie právne posúdenie veci, ktoré pokladá za nesprávne, a uvedie, v čom spočíva nesprávnosť tohto právneho posúdenia (§ 432 ods. 2 C.s.p.).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2020:1219206909.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2020:1219206909.1 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>