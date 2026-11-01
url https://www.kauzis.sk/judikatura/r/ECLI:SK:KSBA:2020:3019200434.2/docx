--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 15. 7. 2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Bratislava Spisová značka: 7Sa/90/2019 Identifikačné číslo súdneho spisu: 3019200434 Dátum vydania rozhodnutia: 16. 07. 2020 Meno a priezvisko sudcu, VSÚ: JUDr. Beata Jurgošová ECLI: ECLI:SK:KSBA:2020:3019200434.2 Uznesenie Krajský súd v Bratislave v právnej veci žalobcu: B. L., nar. XX.XX.XXXX, bytom A. E. XXXX/X, XXX XX U.É. G. U. H., proti žalovanému: Všeobecná zdravotná poisťovňa, a.s., so sídlom Panónska cesta 2, 851 04 Bratislava, o správnej žalobe proti nečinnosti orgánu verejnej správy, takto r o z h o d o l : Krajský súd v Bratislave žalobu odmieta. Žiaden z účastníkov konania nemá právo na náhradu trov konania. o d ô v o d n e n i e : Dňa 14.11.2019 bola Krajskému súdu v Bratislave (ďalej aj ako „tunajší súd“ alebo „správny súd“) uznesením Krajského súdu v Trenčíne č. k. 28Sa/43/2019-15 zo dňa 16.10.2019 postúpená správna žaloba proti nečinnosti orgánu verejnej správy. Uznesením č. k. 7Sa/90/2019-35 zo dňa 07.05.2020 vyzval správny súd žalobcu na odstránenie vád svojho podania zo dňa 09.10.2019, ktoré by podľa svojho obsahu mohlo byť správnou žalobou proti nečinnosti orgánu verejnej správy s tým, aby ho v lehote 30 dní doplnil o oznámenie o výsledku prešetrenia sťažnosti podľa osobitného predpisu alebo vybavenie podnetu prokurátorom. Predmetné uznesenie bolo žalobcovi doručené dňa 15.05.2020. Podľa § 59 ods. 1 SSP, ak ide o podanie vo veci samej, z ktorého nie je zrejmé, čoho sa týka a čo sa ním sleduje, alebo ide o podanie neúplné alebo nezrozumiteľné, správny súd uznesením vyzve toho, kto podanie urobil, aby podanie doplnil alebo opravil v lehote, ktorá nemôže byť kratšia ako desať dní. Podľa § 59 ods. 3 SSP, ak sa v lehote určenej správnym súdom podanie nedoplní alebo neopraví, správny súd podanie odmietne uznesením, to neplatí, ak pre uvedený nedostatok možno v konaní pokračovať. Žalobca bol v uznesení na odstránenie vád podania poučený o tom, že v prípade, ak v určenej lehote podanie nedoplní alebo neopraví, správny súd v zmysle § 59 ods. 3 SSP podanie odmietne uznesením. V danom prípade žalobca nedoplnil žalobu tak, ako bolo uvedené vo výroku uznesenia správneho súdu č. k. . 7Sa/90/2019-35 zo dňa 07.05.2020. Podľa § 6 ods. 2 písm. e) SSP správne súdy rozhodujú v konaniach o žalobách proti nečinnosti orgánu verejnej správy. Podľa § 246 ods. 1 SSP, v žalobe sa musí okrem všeobecných náležitostí podania podľa § 57 uviesť: a) označenie druhu žaloby, b) označenie žalovaného, c) označenie konania alebo veci, v ktorej sa žalobca domáha odstránenia nečinnosti, d) žalobné body, e) označenie dôkazov, ak sa ich žalobca dovoláva, f) žalobný návrh. Podľa § 246 ods. 2 SSP, k žalobe fyzickej osoby, právnickej osoby a zainteresovanej verejnosti musí byť pripojené oznámenie o výsledku prešetrenia sťažnosti podľa osobitného predpisu alebo vybavenie podnetu prokurátorom. Pretože žalobca neodstránil vady svojho podania, pre ktoré nemožno v konaní pokračovať, súd rozhodol tak, ako to je uvedené vo výrokovej časti tohto uznesenia. O trovách konania súd rozhodol podľa § 170 písm. a) SSP tak, že žiaden z účastníkov konania nemá právo na náhradu trov konania, ak bola žaloba odmietnutá. Poučenie: Proti tomuto uzneseniu možno podať kasačnú sťažnosť v lehote jedného mesiaca od jeho doručenia, na Krajský súd v Bratislave. V kasačnej sťažnosti sa musí okrem všeobecných náležitostí podania podľa § 57 uviesť označenie napadnutého rozhodnutia, údaj kedy napadnuté rozhodnutie bolo sťažovateľovi doručené, opísanie rozhodujúcich skutočností, aby bolo zrejmé, v akom rozsahu a z akých dôvodov podľa § 440 sa podáva a návrh výroku rozhodnutia. Sťažnostné body možno meniť len do uplynutia lehoty na podanie kasačnej sťažnosti (§ 445 ods. 1, 2 SSP).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2020:3019200434.2 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2020:3019200434.2 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>