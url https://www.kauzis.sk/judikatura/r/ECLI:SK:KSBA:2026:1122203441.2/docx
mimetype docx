--- v0 (2026-11-01)
+++ v1 (2026-11-05)
@@ -142,51 +142,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>na notárskom úrade L.. M. X. v V., ktorá skutočnosť vyplynula nielen z písomného dokladu, z Dohody o uznaní dlhu, ale aj svedeckej výpovede pôvodného veriteľa žalovaného U. V.. 33. Z Dohody o uznaní dlhu je preukázané, že žalovaný uznal svoj dlh voči pôvodnému veriteľovi U. V. čo do dôvodu a výšky, a to vo výške 50.000 eur a 1 Bitcoin spolu s úrokom vo výške 3% ročne z uvedenej sumy odo dňa 30.08.2018 do jeho zaplatenia, s tým, že uvedený dlh vznikol z dôvodu, že mu pôvodný veriteľ U. poskytol návratnú finančnú pôžičku vo výške 50.000 eur a 1 Bitcoin dňa 30.08.2018. Žalovaný sa v Dohode zaviazal uhradiť pôvodnému veriteľovi vyššie uvedený dlh najneskôr do 15.06.2019. 34. Žalovaný v konaní na svoju obranu uviedol, že podpísal Dohodu o uznaní dlhu pod nátlakom, pôsobením psychického donútenia vo forme sľubov, vyhrážok a iných tlakov zo strany pôvodného veriteľa U. V.. Tieto tvrdenia však žalovaný v konaní nepreukázal, netvrdil ani nepredložil žiadne dôkazy na preukázanie svojich tvrdení. 35. V sporovom konaní sa uplatňuje prejednacia zásada. Strana má jednak povinnosť tvrdenia, jednak dôkaznú povinnosť. Následky spojené s nesplnením v podobe vecne nepriaznivého rozhodnutia, nesie tá strana sporu, ktorá tieto povinnosti nesplnila. Medzi povinnosťou tvrdenia a medzi povinnosťou označiť dôkazy na preukázanie tvrdení je vzájomná väzba. Pokiaľ strana nesplní povinnosť tvrdenia, nemôže splniť povinnosť označiť na svoje tvrdenia dôkazy. Dôkazné bremeno ako procesný inštitút v sporovom konaní spočíva v zodpovednosti strany za to, že v konaní budú preukázané tie rozhodné skutočnosti, ku ktorým sa dôkazné bremeno viaže. Ak neboli preukázané tvrdenia strany, táto dôkazné bremeno neuniesla, čoho následkom je rozhodnutie súdu vo veci samej v jeho neprospech. Okruh rozhodujúcich skutočností, ktoré sa týkajú povinnosti tvrdenia a povinnosti označenia dôkazov na preukázanie tvrdení, je daný hypotézou právnej normy, ktorá upravuje sporný právny pomer strán sporu. Táto norma zásadne určuje tak rozsah dôkazného bremena, ako aj nositeľa dôkazného bremena. 36. Žalovaný počas celého konania nepredložili relevantný dôkaz, ktorý by dôvodne a bez pochybností mohol aspoň naznačovať pravdivosť jeho tvrdenia o nesprávnom rozhodnutí súdu. Žalovaný preto ohľadne svojich tvrdení, že Dohodu o uznaní dlhu podpísal pod nátlakom, neuniesol dôkazné bremeno. Pretože predmetné uznanie dlhu spĺňa náležitosti v zmysle § 34 a násl. Občianskeho zákonníka a tiež náležitosti § 558 Občianskeho zákonníka, je platným právnym úkonom. Súd prvej inštancie preto správne rozhodol, keď zaviazal žalovaného zaplatiť žalobkyni sumu 50.000 eur a 1 Bitcoin spolu s 3%ným zmluvným úrokom ročne zo sumy 50.000 eur a 1 Bitcoin od 30.08.2018 do zaplatenia, keďže v priebehu konania nebolo preukázané, že by dlh žalovaného voči žalobkyni zanikol. Žalovaný sa dostal do omeškania so splnením peňažného dlhu, keďže tento nesplnil riadne a včas pôvodnému veriteľovi v zmysle Dohody o uznaní dlhu zo dňa 23.05.2019 do 15.06.2019, preto súd priznal žalobkyni aj úrok z omeškania vo výške 5 % ročne zo sumy 50.000 eur a 1 Bitcoin od 16.06.2019, t. j. od dňa nasledujúceho po splatnosti dlhu, do zaplatenia. Správne súd prvej inštancie rozhodol aj o nároku na náhradu trov konania podľa § 255 ods. 1 a § 262 ods. 1 CSP. Žalobkyňa mala v konaní plný úspech, preto jej súd priznal proti žalovanému nárok na náhradu trov konania v rozsahu 100 %. 37. Odvolací súd k žalovaným uplatnenému odvolaciemu dôvodu podľa § 365 ods.1 písm. f) CSP (t. j. že súd prvej inštancie dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam) konštatuje, že citovaný odvolací dôvod je v súdnej praxi vykladaný tak, že musí ísť o také skutkové zistenia, na základe ktorých súd prvej inštancie spor posúdil po právnej stránke a ktoré nemajú v podstatnej časti oporu vo vykonanom dokazovaní. Skutkové zistenia nezodpovedajú vykonaným dôkazom, ak výsledok hodnotenia dôkazov nie je v súlade s § 191 CSP, a to vzhľadom na to, že súd vzal do úvahy skutočnosti, ktoré z vykonaných dôkazov alebo z prednesov strán sporu nevyplynuli, ani inak nevyšli počas konania najavo, alebo opomenul rozhodujúce skutočnosti, ktoré boli vykonanými dôkazmi preukázané, alebo vyšli počas konania najavo. Nesprávne sú aj také skutkové zistenia, ktoré súd prvej inštancie založil na chybnom hodnotení dôkazov. Typovo ide o situáciu, kde je logický rozpor v hodnotení dôkazov, prípadne poznatkov, ktoré vyplynuli z prednesov strán sporu, alebo ktoré vyšli najavo inak z hľadiska závažnosti (dôležitosti), zákonnosti, pravdivosti, eventuálnej vierohodnosti alebo ak výsledok hodnotenia dôkazov nezodpovedá tomu, čo malo byť zistené spôsobom vyplývajúcim z procesných ustanovení týkajúcich sa dokazovania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>38. Odvolací súd v prejednávanom spore dospel k záveru, že uvedený odvolací dôvod nie je naplnený. Rozhodnutiu súdu prvej inštancie nemožno vytknúť, že by vzal do úvahy skutočnosti, ktoré z vykonaných dôkazov alebo z prednesov strán sporu nevyplynuli, ani inak nevyšli za konania najavo, že by opomenul niektoré rozhodujúce skutočnosti, ktoré boli vykonanými dôkazmi preukázané, alebo že by v jeho hodnotení dôkazov bol logický rozpor, prípadne že by výsledok jeho hodnotenia dôkazov nezodpovedal tomu, čo malo byť zistené spôsobom vyplývajúcim z ustanovení druhého dielu CSP alebo, že by na zistený skutkový stav aplikoval nesprávne zákonné ustanovenia alebo použité zákonné ustanovenia nesprávne vyložil. 39. Čo sa týka nesprávneho právneho posúdenia veci (§ 365 ods. 1 písm. h) CSP), tento odvolací dôvod je spôsobilým odvolacím dôvodom vtedy, keď súd prvej inštancie aplikuje na zistený skutkový stav nesprávny právny predpis a tiež vtedy, keď síce aplikuje správny právny predpis, avšak tento nesprávne interpretuje. 40. Odvolací súd v prejednávanej veci dospel k záveru, že uvedený odvolací dôvod nie je naplnený, pretože v posudzovanom prípade, v ktorom konajúci súd prvej inštancie zo správnych skutkových záverov vyvodil správne právne závery a aplikoval správny právny predpis, pričom právne závery súdu prvej inštancie sú aj v zhode s judikatúrou najvyšších súdnych autorít, rozhodol vo veci vecne správne. 41. Odvolací súd dospel k záveru, že prvoinštančný súd v dostatočnom rozsahu zistil skutočnosti potrebné pre posúdenie veci a tieto vyhodnotil v súlade s ust. § 195 CSP a dospel k skutkovým a právnym záverom, s ktorými sa odvolací súd stotožnil a na ktoré v zmysle ust. § 387 ods. 2 CSP poukazuje. Prvoinštančný súd v odôvodnení svojho rozhodnutia riadnym spôsobom uviedol rozhodujúci skutkový stav, primeraným spôsobom opísal stanoviská procesných strán, citoval právne predpisy, ktoré aplikoval na prejednávaný prípad a z ktorých vyvodil správne právne závery. Tieto zároveň primeraným a dostatočným spôsobom v súlade s ust. § 220 CSP zdôvodnil. 42. Pretože odvolací súd nezistil žiadne pochybenie, rozsudok prvoinštančného súdu ako vecne správny potvrdil. Nakoľko ani v odvolaní žalovaný neuviedol žiadne skutočnosti, ktoré by iným spôsobom boli spôsobilé vyhodnotiť stav zistený prvoinštančným súdom, odvolanie nepovažoval odvolací súd za dôvodné a preto rozsudok ako vecne správny podľa § 387 ods. 1 CSP potvrdil a podľa § 387 ods. 2 CSP sa stotožnil so skutkovým a právnym záverom súdu prvej inštancie. 43. Záverom odvolací súd ešte poznamenáva, že rozhodol bez nariadenia pojednávania dôvodiac ustanovením § 378 ods. l, § 219 ods. 1, ods. 3, § 385 ods. l CSP a už vyššie uvedenými dôvodmi. S dôrazom na to, že nedopĺňal dokazovanie, a preto prípadne ďalšie tvrdenia prednesené stranami sporu na pojednávaní na odvolacom súde už nemohli mať vplyv na iné rozhodnutie odvolacieho súdu. Postačovalo preto preskúmanie veci na základe spisovej dokumentácie; strany sporu, predovšetkým odvolatelia, ani nevzniesli žiaden presvedčivý dôkaz potvrdzujúci, že iba ústna časť pojednávania nasledujúca po výmene písomných stanovísk, by mohla zaručiť spravodlivé konanie (porovnaj napr. rozhodnutie európskeho súdu pre ľudské práva zo dňa 25.04.2002, č. 64336/01, vo veci Lino Carlos VARELA ASSALINO proti Portugalsku; porovnaj tiež rozsudok Najvyššieho súdu Slovenskej republiky napr. vo veci vedenej pod sp. zn. 5 Cdo 218/2009, 3 Cdo 51/2011, 3 Cdo 186/2012, 7 Cdo 56/2011). 44. Pri rozhodovaní o trovách odvolacieho konania vychádzal odvolací súd z ustanovenia § 255 ods. 1, § 262 ods. 1 CSP, v spojení s § 396 ods. 1 CSP. Žalobkyňa bola v odvolacom konaní úspešná a preto jej odvolací súd priznal nárok na náhradu trov odvolacieho konania, pričom o výške náhrady trov konania rozhodne súd prvej inštancie s poukazom na ustanovenie § 262 ods. 2 CSP. 45. Toto rozhodnutie prijal senát Krajského súdu v Bratislave pomerom hlasov 3:0. Poučenie: Proti rozhodnutiu odvolacieho súdu je prípustné dovolanie, ak to zákon pripúšťa (§ 419 CSP).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Dovolanie je prípustné proti každému rozhodnutiu odvolacieho súdu vo veci samej alebo ktorým sa konanie končí, ak a) sa rozhodlo vo veci, ktorá nepatrí do právomoci súdov, b) ten, kto v konaní vystupoval ako strana, nemal procesnú subjektivitu, c) strana nemala spôsobilosť samostatne konať pred súdom v plnom rozsahu a nekonal za ňu zákonný zástupca alebo procesný opatrovník, d) v tej istej veci sa už prv právoplatne rozhodlo alebo v tej istej veci sa už prv začalo konanie, e) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, alebo f) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces (§ 420 CSP). (1) Dovolanie je prípustné proti rozhodnutiu odvolacieho súdu, ktorým sa potvrdilo alebo zmenilo rozhodnutie súdu prvej inštancie, ak rozhodnutie odvolacieho súdu záviselo od vyriešenia právnej otázky, a) pri ktorej riešení sa odvolací súd odklonil od ustálenej rozhodovacej praxe dovolacieho súdu, b) ktorá v rozhodovacej praxi dovolacieho súdu ešte nebola vyriešená alebo c) je dovolacím súdom rozhodovaná rozdielne. (2) Dovolanie v prípadoch uvedených v odseku 1 nie je prípustné, ak odvolací súd rozhodol o odvolaní proti uzneseniu podľa § 357 písm. a) až n) (§ 421 CSP). (1) Dovolanie podľa § 421 odsek 1 CSP nie je prípustné, ak a) napadnutý výrok odvolacieho súdu o peňažnom plnení neprevyšuje desaťnásobok minimálnej mzdy; na príslušenstvo sa neprihliada, b) napadnutý výrok odvolacieho súdu o peňažnom plnení v sporoch s ochranou slabšej strany neprevyšuje dvojnásobok minimálnej mzdy; na príslušenstvo sa neprihliada, c) je predmetom dovolacieho konania len príslušenstvo pohľadávky a výška príslušenstva v čase začatia dovolacieho konania neprevyšuje sumu podľa písmen a) a b). (2) Na určenie výšky minimálnej mzdy v prípadoch uvedených v odseku 1 je rozhodujúci deň podania žaloby na súde prvej inštancie (§ 422 CSP). Dovolanie len proti dôvodom rozhodnutia nie je prípustné (§ 423 CSP). (1) Dovolanie sa podáva v lehote dvoch mesiacov od doručenia rozhodnutia odvolacieho súdu oprávnenému subjektu na súde, ktorý rozhodoval v prvej inštancii. Ak bolo vydané opravné uznesenie, lehota plynie znovu od doručenia opravného uznesenia len v rozsahu vykonanej opravy. (2) Dovolanie je podané včas aj vtedy, ak bolo v lehote podané na príslušnom odvolacom alebo dovolacom súde (§ 427 CSP). V dovolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa toto rozhodnutie napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (dovolacie dôvody) a čoho sa dovolateľ domáha (dovolací návrh) (§ 428 CSP). (1) Dovolateľ musí byť v dovolacom konaní zastúpený advokátom. Dovolanie a iné podania dovolateľa musia byť spísané advokátom. (2) Povinnosť podľa odseku 1 neplatí, ak je a) dovolateľom fyzická osoba, ktorá má vysokoškolské právnické vzdelanie druhého stupňa, b) dovolateľom právnická osoba a jej zamestnanec alebo člen, ktorý za ňu koná má vysokoškolské právnické vzdelanie druhého stupňa, c) dovolateľ v sporoch s ochranou slabšej strany podľa druhej hlavy tretej časti tohto zákona zastúpený osobou založenou alebo zriadenou na ochranu spotrebiteľa, osobou oprávnenou na zastupovanie podľa predpisov o rovnakom zaobchádzaní a o ochrane pred diskrimináciou alebo odborovou organizáciou a ak ich zamestnanec alebo člen, ktorý za ne koná má vysokoškolské právnické vzdelanie druhého stupňa (§ 429 CSP). Strany sporu majú právo zvoliť si advokáta a možnosť obrátiť sa na Centrum právnej pomoci (§ 160 odsek 2 CSP). (1) Dovolanie prípustné podľa § 420 CSP možno odôvodniť iba tým, že v konaní došlo k vade uvedenej v tomto ustanovení. (2) Dovolací dôvod sa vymedzí tak, že dovolateľ uvedie, v čom spočíva táto vada (§ 431 CSP).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(1) Dovolanie prípustné podľa § 421 CSP možno odôvodniť iba tým, že rozhodnutie spočíva v nesprávnom právnom posúdení veci. (2) Dovolací dôvod sa vymedzí tak, že dovolateľ uvedie právne posúdenie veci, ktoré pokladá za nesprávne, a uvedie, v čom spočíva nesprávnosť tohto právneho posúdenia (§ 432 CSP). Dovolací dôvod nemožno vymedziť tak, že dovolateľ poukáže na svoje podania pred súdom prvej inštancie alebo pred odvolacím súdom (§ 433 CSP). Dovolacie dôvody možno meniť a dopĺňať len do uplynutia lehoty na podanie dovolania (§ 434 CSP). V dovolaní nemožno uplatňovať nové prostriedky procesného útoku a prostriedky procesnej obrany okrem skutočností a dôkazov na preukázanie prípustnosti a včasnosti podaného dovolania (§ 435 CSP).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2026:1122203441.2 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBA:2026:1122203441.2 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>