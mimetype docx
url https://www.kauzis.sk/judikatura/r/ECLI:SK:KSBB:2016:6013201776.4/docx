--- v0 (2026-11-03)
+++ v1 (2026-11-04)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 29. 5. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Opravné uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Banská Bystrica Spisová značka: 23S/326/2013 Identifikačné číslo súdneho spisu: 6013201776 Dátum vydania rozhodnutia: 30. 05. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Drahomíra Mikulajová ECLI: ECLI:SK:KSBB:2016:6013201776.4 Opravné uznesenie Krajský súd v Banskej Bystrici, v senáte zloženom z predsedníčky JUDr. Drahomíry Mikulajovej a členov JUDr. Milana Segeča a JUDr. Petra Kvietka, v právnej veci žalobcov: 1/ W.. W. E., Q.., nar. XX.XX.XXXX, bytom G. XXXX/X, J., 2/ D. B., nar. XX.XX.XXXX, bytom N. 8, XXX XX J. J., 3/ I. B., nar. XX.XX.XXXX, bytom N. 2, XXX XX J. J., 4/ W.. J. I., nar. XX.XX.XXXX, bytom G. XX, XXX XX J. J., 5/ C. D., nar. XX.XX.XXXX, bytom D. 8, XXX XX J. J., 6/ W. B., nar. XX.XX.XXXX, bytom N. 4, XXX XX J. J., 7/ I. B., nar. XX.XX.XXXX, bytom Na G. 6, XXX XX J. J., 8/ C. X., nar. XX.XX.XXXX, bytom D. Q. XX, XXX XX J. J., 9/ W.. X. X., nar. XX.XX.XXXX, bytom O. XX, XXX XX J. J., 10/ W.. G. I., nar. XX.XX.XXXX, bytom L. XXXX/XX, XXX XX X., 11/ P. J., nar. XX.XX.XXXX, bytom T. X, XXX XX J. J., 12/ E. X., nar. XX.XX.XXXX, bytom G. D. XX, XXX XX J. J., 13/ I. B., nar. XX.XX.XXXX, bytom T. XX, XXX XX J. J., 14/ I. E., nar. XX.XX.XXXX, bytom L. K. X, XXX XX J. J., 15/ C. R., nar. XX.XX.XXXX, bytom E. 5, XXX XX J. J., 16/ R. G., nar. XX.XX.XXXX, bytom D. XX, XXX XX J. J., 17/ J. C., nar. XX.XX.XXXX, bytom Na X. XX, XXX XX J. J., 18/ S. B., nar. XX.XX.XXXX, bytom D. Q. XX, XXX XX J. J., 19/ M. E., nar. XX.XX.XXXX, bytom C. 4, XXX XX J. J., 20/ C. D., nar. XX.XX.XXXX, bytom C. XX, XXX XX J. J., 21/ C. D., nar. XX.XX.XXXX, G. XX, XXX XX J. J., 22/ I. D., nar. XX.XX.XXXX, bytom N. XX, XXX XX J. J., všetci právne zastúpení advokátom: JUDr. Daniel Janšo, Horná 2, 974 01 Banská Bystrica, proti žalovanému: Okresný úrad Banská Bystrica, odbor opravných prostriedkov, so sídlom Námestie Ľ. Štúra 1, 974 05 Banská Bystrica (do 30.09.2013 Obvodný pozemkový úrad v Banskej Bystrici), za účasti ďalších účastníkov konania: I/ ZO SZZ 17-53 Nad Tunelom C+D Banská Bystrica, v X.. G.. C. P., T.. XX/B, XXX XX J. J. a G. V., N. XX, XXX XX J. J., II/ Slovenský pozemkový fond, Regionálny odbor Banská Bystrica, so sídlom Skuteckého 21, 974 01 Banská Bystrica, o preskúmanie zákonnosti rozhodnutia žalovaného č. 2013/00310-3 zo dňa 25. septembra 2013, takto r o z h o d o l : Odôvodnenie písomného vyhotovenia rozsudku Krajského súdu v Banskej Bystrici č.k. 23S/326/2013-128 zo dňa 17. februára 2016 o p r a v u j e tak, že na strane 17 prvý odsek v znení „Rozhodnutie bolo prijaté senátom krajského súdu jednohlasne, t. j. pomerom hlasov 3:0 (§ 3 ods. 9 zákona č. 757/2004 Z. z. o súdoch, v znení účinnom od 01.05.2011)“ nahrádza novým odsekom v znení „Rozhodnutie bolo prijaté senátom krajského súdu pomerom hlasov 2:1 (§ 3 ods. 9 zákona č. 757/2004 Z. z. o súdoch, v znení účinnom od 01.05.2011). o d ô v o d n e n i e : Pri písomnom vyhotovení rozsudku Krajského súdu v Banskej Bystrici č.k. 23S/326/2013-128 zo dňa 17. februára 2016, vyhláseného dňa 17.02.2016, došlo k zrejmej nesprávnosti, keď v odôvodnení rozsudku je nesprávne uvedené akým pomerom hlasov členov senátu bolo prijaté rozhodnutie, a to namiesto pomeru 2:1 bolo omylom uvedené 3:0. Súd podľa § 164 O.s.p. za účelom opravy chyby - zrejmej nesprávnosti v písomnom vyhotovení rozsudku vydal toto opravné uznesenie. Poučenie: Proti tomuto uzneseniu možno podať odvolanie v lehote 15 dní od jeho doručenia. Odvolanie sa podáva písomne v dvoch vyhotoveniach prostredníctvom krajského súdu na Najvyšší súd SR. Odvolanie je možné podať len z dôvodov uvedených v § 205 ods. 2 O.s.p.. V odvolaní sa má popri všeobecných náležitostiach (§ 42 ods. 3 O.s.p.) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBB:2016:6013201776.4 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBB:2016:6013201776.4 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>