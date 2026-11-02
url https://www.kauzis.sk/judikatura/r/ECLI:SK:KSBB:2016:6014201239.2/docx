--- v0 (2026-10-31)
+++ v1 (2026-11-02)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 27. 1. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Banská Bystrica Spisová značka: 24S/132/2014 Identifikačné číslo súdneho spisu: 6014201239 Dátum vydania rozhodnutia: 28. 01. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Alena Antalová ECLI: ECLI:SK:KSBB:2016:6014201239.2 Uznesenie Krajský súd v Banskej Bystrici v právnej veci žalobcu: Solár Housing s.r.o., Utekáč 885, 985 06 Utekáč, IČO: 45 652 333, zast. Mgr. Karolom Haťapkom, advokátom, Drieňová 34, 821 02 Bratislava proti žalovanému: Daňový úrad Banská Bystrica, pobočka Lučenec, Novohradská 3035/9, 984 01 Lučenec v konaní o ochrane pred nezákonným zásahom orgánu verejnej správy takto r o z h o d o l : Konanie z a s t a v u j e. Žiaden z účastníkov konania nemá právo na náhradu trov konania. o d ô v o d n e n i e : Žalobca sa žalobou doručenou súdu dňa 18.09.2014 domáhal, aby súd v súlade s § 250v O.s.p. zakázal žalovanému orgánu verejnej správy pokračovať v porušovaní práva žalobcu, t.j. považovať podanie odvolania žalobcom doručené do elektronickej podateľne žalovaného pod č. 6/17339552/2014 dňa 10.07.2014 proti rozhodnutiu o zastavení daňového konania č. 9103305/5/2287215/2014/LiFo zo dňa 28.05.2014 za neprípustné a to v lehote 3 dní od právoplatnosti tohto rozsudku a uložil žalovanému do 3 dní odo dňa doručenia rozsudku pokračovať v predmetnom daňovom konaní. Zároveň žiadal nahradiť trovy konania. Podaním doručeným súdu 22.01.2016 právny zástupca žalobcu súdu oznámil, že uznesením Okresného súdu Banská Bystrica č.k. 27Cbr 122/2014-28 zo dňa 28.08.2015, právoplatným dňa 08.10.2015 bola obchodná spoločnosť Solár Housing s.r.o., so sídlom 985 06 Utekáč, IČO: 45 652 333 zrušená bez likvidácie. Vzhľadom na túto skutočnosť právny zástupca žalobcu navrhol, aby súd konanie zastavil. Podľa § 246c ods. 1 O.s.p. pre riešenie otázok, ktoré nie sú priamo upravené v tejto časti, sa použijú primerane ustanovenia prvej, tretej a štvrtej časti tohto zákona. Opravný prostriedok je prípustný, len ak je to ustanovené v tejto časti. Proti rozhodnutiu Najvyššieho súdu Slovenskej republiky opravný prostriedok nie je prípustný. Podľa § 103 O.s.p. kedykoľvek za konania prihliada súd na to, či sú splnené podmienky, za ktorých môže konať vo veci (podmienky konania). Podľa § 104 ods. 1 O.s.p. ak ide o taký nedostatok podmienky konania, ktorý nemožno odstrániť, súd konanie zastaví. Ak vec nespadá do právomoci súdov alebo ak má predchádzať iné konanie, súd postúpi vec po právoplatnosti uznesenia o zastavení konania príslušnému orgánu; právne účinky spojené s podaním návrhu na začatie konania zostávajú pritom zachované. Podľa § 19 O.s.p. spôsobilosť byť účastníkom konania má ten, kto má spôsobilosť mať práva a povinnosti; inak len ten, komu ju zákon priznáva. Podľa § 107 ods. 4 O.s.p. ak po začatí konania zanikne právnická osoba, súd pokračuje v konaní s jej právnym nástupcom, a ak právneho nástupcu niet, súd konanie zastaví. Zánik žalobcu ako právnickej osoby podľa obchodného práva sa spravuje ust. § 68 ods. 1 Obchodného zákonníka, t.j. zaniká ku dňu výmazu z obchodného registra. Z výpisu z obchodného registra Okresného súdu Banská Bystrica, odd. Sro, vl. č. 27101/S súd zistil, že žalobca bol dňom 24.10.2015 vymazaný z obchodného registra na základe uznesenia Okresného súdu Banská Bystrica č.k. 27Cbr 122/2014-28 zo dňa 28.08.2015, ktoré nadobudlo právoplatnosť dňa 08.10.2015. Vzhľadom na to, že súd zistil, že po začatí konania právnická osoba, ktorá bola účastníkom konania v postavení žalobcu, zanikla bez právneho nástupcu ku dňu výmazu z obchodného registra (24.10.2015), t.j. v priebehu súdneho konania žalobca stratil spôsobilosť byť účastníkom konania, súd s poukazom na § 107 ods. 4 O.s.p. v spojení s § 246c ods. 1 O.s.p. konanie vo veci zastavil. O trovách konania rozhodol súd tak, že žiaden z účastníkov konania nemá právo na náhradu trov konania (§ 146c ods. 1 písm. c/ O.s.p. v spojení s § 246c ods. 1 O.s.p.), pretože konanie bolo zastavené. Toto rozhodnutie prijal senát krajského súdu pomerom hlasov 3:0 (§ 3 ods. 9 zák. č. 757/2004 Z.z. o súdoch a o zmene a doplnení niektorých zákonov v znení účinnom od 01.05.2011). Poučenie: Proti tomuto rozhodnutiu je prípustné odvolanie v lehote 15 dní odo dňa jeho doručenia, písomne, dvojmo, prostredníctvom tunajšieho súdu na Najvyšší súd SR. V odvolaní sa má popri všeobecných náležitostiach (§ 42 ods. 3 O.s.p.) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBB:2016:6014201239.2 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBB:2016:6014201239.2 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>