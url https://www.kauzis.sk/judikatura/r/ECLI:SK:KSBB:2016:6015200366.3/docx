--- v0 (2026-11-03)
+++ v1 (2026-11-03)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 29. 6. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Banská Bystrica Spisová značka: 26Sd/89/2015 Identifikačné číslo súdneho spisu: 6015200366 Dátum vydania rozhodnutia: 30. 06. 2016 Meno a priezvisko sudcu, VSÚ: Mgr. Ivana Datlová ECLI: ECLI:SK:KSBB:2016:6015200366.3 Uznesenie Krajský súd v Banskej Bystrici v právnej veci navrhovateľa T. Y., nar. XX.J. XXXX, bytom L. X. XX, P., proti odporkyni Sociálnej poisťovni - ústrediu so sídlom v Bratislave ul. 29. augusta č. 8, o preskúmanie zákonnosti postupu a rozhodnutia odporkyne č. XXX XXX XXXX X z 10.novembra 2014 o zamietnutí žiadosti o zvýšenie sumy invalidného dôchodku priznaného podľa zákona o sociálnom zabezpečení a o jeho pokračujúcej výplate takto r o z h o d o l : Konanie z a s t a v u j e. Žiaden z účastníkov nemá právo na náhradu trov konania. o d ô v o d n e n i e : Napadnutým rozhodnutím odporkyňa zamietla žiadosť navrhovateľa o zvýšenie sumy invalidného dôchodku priznaného podľa zákona o sociálnom zabezpečení, pretože posudkový lekár konštatoval trvanie jeho čiastočnej invalidity naďalej. Zároveň rozhodla o vzniku nároku navrhovateľa na výplatu invalidného dôchodku podľa zákona o sociálnom poistení od 19.marca 2014 vo výške 159,- € mesačne. Pretože táto suma invalidného dôchodku bola nižšia, než doposiaľ vyplácaný invalidný dôchodok (čiastočný invalidný dôchodok) priznaný podľa zákona o sociálnom zabezpečení rozhodla o vyplácaní vyššej dôchodkovej dávky s tým, že nárok na nižšiu dôchodkovú dávku zaniká. Navrhovateľ sa voči rozhodnutiu odporkyne odvolal s tým, že sa jeho zdravotný stav rapídne zhoršil. Na pojednávaní pred krajským súdom zobral svoje odvolanie späť na základe čoho postupoval krajský súd podľa § 250d ods. 3 O. s. p. za použitia ust. § 250h ods. 2 O. s. p. a konanie vo veci zastavil. O náhrade trov konania rozhodol podľa § 146 ods.1 písm. c) O.s.p. za použitia ust. § 246c ods.1 O.s. p. Poučenie: Proti tomuto rozhodnutiu je možné podať odvolanie v lehote 15 dní od jeho doručenia. Odvolanie sa podáva písomne, v dvoch vyhotoveniach prostredníctvom krajského súdu na Najvyšší súd SR. V odvolaní je potrebné popri všeobecných náležitostiach / § 42 ods. 3 O. s. p. / uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBB:2016:6015200366.3 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBB:2016:6015200366.3 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>