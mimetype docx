--- v0 (2026-11-04)
+++ v1 (2026-11-08)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 22. 3. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Banská Bystrica Spisová značka: 20Sd/264/2015 Identifikačné číslo súdneho spisu: 6015201184 Dátum vydania rozhodnutia: 23. 03. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Jarmila Badíková ECLI: ECLI:SK:KSBB:2016:6015201184.2 Uznesenie Krajský súd v Banskej Bystrici v právnej veci navrhovateľa U. D., nar. XX.XX.XXXX, bytom XXX XX Q. č. XXX, právne zastúpený Mgr. Martinom Jankovičom, advokátom, Advokátska kancelária so sídlom Železničná 257/19, 050 01 Revúca, proti odporkyni Sociálna poisťovňa, ústredie, Ul. 29. augusta č. 8, 813 63 Bratislava, o preskúmanie rozhodnutia odporkyne č. XXX XXX XXXX X zo dňa 21. augusta 2015, takto r o z h o d o l : Konanie vo veci rozhodnutia odporkyne č. XXX XXX XXXX X zo dňa 21. augusta 2015 z a s t a v u j e. Žiaden z účastníkov nemá právo na náhradu trov konania. o d ô v o d n e n i e : Odporkyňa rozhodnutím č. XXX XXX XXXX X zo dňa 21. augusta 2015 zamietla žiadosť navrhovateľa o invalidný dôchodok zo dňa 10.januára 2014. Navrhovateľ podal proti uvedenému rozhodnutiu odporkyne opravný prostriedok a následne v podaní doručenom súdu dňa 16. marca 2016 oznámil, že berie odvolanie v celom rozsahu späť. Podľa § 250l ods. 2 Občianskeho súdneho poriadku (ďalej len „OSP“) pokiaľ v tejto hlave nie je ustanovené inak, použije sa primerane ustanovenie druhej hlavy s výnimkou § 250a. Podľa § 250h ods. 2 OSP až do rozhodnutia súdu môže žalobca vziať žalobu späť; ak žalovanému medzitým vznikli trovy konania, súd rozhodne o ich náhrade. Podľa § 250d ods. 3 OSP súd uznesením konanie zastaví, okrem iných dôvodov aj vtedy, ak žaloba bola vzatá späť /§ 250h ods. 2/. Vzhľadom na späťvzatie opravného prostriedku, ktorý je návrhom na začatie konania podľa § 250m ods. 1 OSP, súd v súlade s citovanými ustanoveniami konanie zastavil. Súd o náhrade trov konania rozhodol podľa § 250l ods. 2, § 246c a § 146 ods. 1 písm. c) OSP, podľa ktorého žiaden z účastníkov nemá právo na náhradu trov konania podľa jeho výsledku, ak konanie bolo zastavené. Poučenie: Proti tomuto rozhodnutiu je prípustné odvolanie do 15 dní od jeho doručenia, písomne v dvoch vyhotoveniach, prostredníctvom krajského súdu na Najvyšší súd Slovenskej republiky. Odvolanie možno podať len z dôvodov uvedených v § 205 ods. 2 O.s.p. V odvolaní sa má popri všeobecných náležitostiach (§ 42 ods. 3 O.s.p.) uviesť proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBB:2016:6015201184.2 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBB:2016:6015201184.2 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>