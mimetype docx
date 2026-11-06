--- v0 (2026-11-04)
+++ v1 (2026-11-06)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 14. 3. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Rozhodnutie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Banská Bystrica Spisová značka: 13Co/3/2012 Identifikačné číslo súdneho spisu: 6709214718 Dátum vydania rozhodnutia: 15. 03. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Ferdinand Zimmermann ECLI: ECLI:SK:KSBB:2016:6709214718.2 Rozhodnutie Krajský súd v Banskej Bystrici ako súd odvolací v právnej veci žalobcu: Dopravný podnik Bratislava, a.s., IČO: 00 492 736, so sídlom 814 52 Bratislava, Olejkárska 1, zastúpená splnomocneným advokátom: JUDr. Vladimír Kán, Advokátska kancelária ECKER-KÁN &amp; partners, so sídlom 811 07 Bratislava, Nám. M. Benku 9-C1, proti žalovanému: G. I., nar. XX. XX. XXXX, bytom XXX XX C., P. XX, o zaplatenie 50,50 €, o vydanie opravného uznesenia, takto r o z h o d o l : Opravuje záhlavie rozsudku Krajského súdu v Banskej Bystrici č. k. 13Co/3/2012-76 zo dňa 17. januára 2011 tak, že správny dátum narodenia žalovaného je XX. XX. XXXX (v záhlaví pôvodne uvedené nesprávne XX. XX. XXXX). o d ô v o d n e n i e : Podľa § 164 OSP súd kedykoľvek aj bez návrhu opraví v rozsudku chyby v písaní a počítaní, ako aj iné zrejmé nesprávnosti. O návrhu na opravu súd rozhodne do 30 dní od jeho podania. O oprave vydá opravné uznesenie, ktoré doručí účastníkom. Pritom môže odložiť vykonateľnosť rozsudku na čas, kým opravné uznesenie nenadobudne právoplatnosť. Vo vyššie označenom rozhodnutí odvolacieho súdu došlo k pochybeniu, pretože dátum narodenia žalovaného G. I. bol uvedený nesprávne XX. XX. XXXX a nie správne XX. XX. XXXX. Túto chybu v písaní preto krajský súd opravil. O veci senát odvolacieho súdu rozhodol pomerom hlasov členov senátu 3 : 0. Poučenie: Proti tomuto uzneseniu odvolanie nie je prípustné.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBB:2016:6709214718.2 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSBB:2016:6709214718.2 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>