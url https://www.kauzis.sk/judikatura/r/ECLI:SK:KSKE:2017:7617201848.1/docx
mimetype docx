--- v0 (2026-11-05)
+++ v1 (2026-11-05)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 26. 6. 2017</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Košice Spisová značka: 2Co/143/2017 Identifikačné číslo súdneho spisu: 7617201848 Dátum vydania rozhodnutia: 27. 06. 2017 Meno a priezvisko sudcu, VSÚ: JUDr. Anna Slovinská ECLI: ECLI:SK:KSKE:2017:7617201848.1 Uznesenie Krajský súd v Košiciach v senáte zloženom z predsedníčky senátu JUDr. Anny Slovinskej a sudcov JUDr. Ľuboša Kunaya a JUDr. Andrey Galdunovej v spore žalobcu: Home Credit Slovakia, a.s., so sídlom v Piešťanoch, Teplická č. 7434/147, IČO: 36 234 176, zastúpeného Advokátskou kanceláriou GOLIAŠOVÁ GABRIELA s.r.o., so sídlom v Piešťanoch, Teplická č. 7434/147, IČO: 47 234 679, proti žalovanej A. V., nar. X.X.XXXX, bytom v Y. č. XXX, v konaní o zaplatenie 1.349,01 € s príslušenstvom, o späťvzatí žaloby vo veci vedenej na Okresnom súde Spišská Nová Ves pod sp. zn. 11Csp/40/2017 r o z h o d o l : P r i p ú š ť a späťvzatie žaloby, z r u š u j e platobný rozkaz Okresného súdu Spišská Nová Ves č.k. 11Csp/40/2017-58 zo dňa 9.3.2017 a konanie z a s t a v u j e. Strany sporu nemajú nárok na náhradu trov konania. o d ô v o d n e n i e : 1. Okresný súd Spišská Nová Ves (ďalej aj „súd prvej inštancie“) platobným rozkazom označeným v záhlaví žalovanému uložil povinnosť do 15 dní odo dňa doručenia platobného rozkazu zaplatiť žalobcovi sumu 1 349,01 € s 5 % úrokom z omeškania ročne od 21.5.2016 do zaplatenia, alebo aby v tej istej lehote podal odpor s vecným odôvodnením na tomto súde a žalovanému uložil povinnosť do 15 dní odo dňa doručenia platobného rozkazu nahradiť trovy konania vo výške 367,67 € právnemu zástupcovi žalobcu. 2. Po vydaní označeného platobného rozkazu a skôr, než ten nadobudol právoplatnosť, písomným podaním zo dňa 3.4.2017, ktoré bolo doručené súdu prvej inštancie dňa 6.4.2017, žalobca vzal žalobu späť v celom rozsahu. 3. Žalovaná voči späťvzatiu platobného rozkazu nemala námietky. 4. Podľa ust § 370 ods. 1 až 3 CSP ak je žaloba vzatá späť po rozhodnutí súdu prvej inštancie, ale skôr, ako rozhodnutie nadobudlo právoplatnosť, odvolací súd rozhodne o pripustení späťvzatia. Súd späťvzatie žaloby nepripustí, ak s tým protistrana z vážnych dôvodov nesúhlasí. Ak späťvzatie žaloby pripustí, odvolací súd zruší rozhodnutie súdu prvej inštancie a konanie zastaví. Ak je žaloba vzatá späť sčasti, použijú sa ustanovenia predchádzajúcich odsekov primerane. 5. V posudzovanom prípade došlo k späťvzatiu žaloby žalobcom v celom rozsahu a žalovaná voči späťvzatiu žaloby nemala námietky. Vzhľadom na uvedené odvolací súd pripustil späťvzatie žaloby, zrušil platobný rozkaz Okresného súdu Spišská Nová Ves č.k. 12Csp/40/2017-58 zo dňa 9.3.2017 a konanie zastavil. 6. O nároku na náhradu trov konania bolo rozhodnuté podľa ust. § 396 ods. 1,2 v spojení s ust. § 256 ods. 1 CSP. Žalobca zavinil zastavenie konania späťvzatím žaloby, nemá preto nárok na náhradu trov konania. Žalovanej trovy konania nevznikli, preto odvolací súd stranám nárok na náhradu trov konania nepriznal. 7. Toto rozhodnutie prijal senát Krajského súdu v Košiciach pomerom hlasov 3 : 0 (§ 393 ods. 2 CSP). Poučenie: Proti tomuto rozhodnutiu odvolanie n i e j e prípustné. Proti rozhodnutiu odvolacieho súdu je prípustné dovolanie, ak to zákon pripúšťa (§ 419 CSP). Dovolanie je prípustné proti každému rozhodnutiu odvolacieho súdu vo veci samej alebo ktorým sa konanie končí, ak a) sa rozhodlo vo veci, ktorá nepatrí do právomoci súdov, b) ten, kto v konaní vystupoval ako strana, nemal procesnú subjektivitu, c) strana nemala spôsobilosť samostatne konať pred súdom v plnom rozsahu a nekonal za ňu zákonný zástupca alebo procesný opatrovník, d) v tej istej veci sa už prv právoplatne rozhodlo alebo v tej istej veci sa už prv začalo konanie, e) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, alebo f) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces (§ 420 CSP). Dovolanie je prípustné proti rozhodnutiu odvolacieho súdu, ktorým sa potvrdilo alebo zmenilo rozhodnutie súdu prvej inštancie, ak rozhodnutie odvolacieho súdu záviselo od vyriešenia právnej otázky, a) pri ktorej riešení sa odvolací súd odklonil od ustálenej rozhodovacej praxe dovolacieho súdu, b) ktorá v rozhodovacej praxi dovolacieho súdu ešte nebola vyriešená alebo c) je dovolacím súdom rozhodovaná rozdielne (§ 421 ods. 1 CSP). Dovolanie v prípadoch uvedených v odseku 1 nie je prípustné, ak odvolací súd rozhodol o odvolaní proti uzneseniu podľa § 357 písm. a) až n) (§ 421 ods. 2 CSP). Dovolanie podľa § 421 ods. 1 nie je prípustné, ak a) napadnutý výrok odvolacieho súdu o peňažnom plnení neprevyšuje desaťnásobok minimálnej mzdy; na príslušenstvo sa neprihliada, b) napadnutý výrok odvolacieho súdu o peňažnom plnení v sporoch s ochranou slabšej strany neprevyšuje dvojnásobok minimálnej mzdy; na príslušenstvo sa neprihliada, c) je predmetom dovolacieho konania len príslušenstvo pohľadávky a výška príslušenstva v čase začatia dovolacieho konania neprevyšuje sumu podľa písmen a) a b). Na určenie výšky minimálnej mzdy v prípadoch uvedených v odseku 1 je rozhodujúci deň podania žaloby na súde prvej inštancie (§ 422 ods. 1,2 CSP). Dovolanie len proti dôvodom rozhodnutia nie je prípustné (§ 423 CSP). Dovolanie sa podáva v lehote dvoch mesiacov od doručenia rozhodnutia odvolacieho súdu oprávnenému subjektu na súde, ktorý rozhodoval v prvej inštancii. Ak bolo vydané opravné uznesenie, lehota plynie znovu od doručenia opravného uznesenia len v rozsahu vykonanej opravy. Dovolanie je podané včas aj vtedy, ak bolo v lehote podané na príslušnom odvolacom alebo dovolacom súde (§ 427 ods. 1,2 CSP). V dovolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa toto rozhodnutie napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (dovolacie dôvody) a čoho sa dovolateľ domáha (dovolací návrh) (§ 428 CSP). Dovolateľ musí byť v dovolacom konaní zastúpený advokátom. Dovolanie a iné podania dovolateľa musia byť spísané advokátom (§ 429 ods. 1 CSP). Povinnosť podľa odseku 1 neplatí, ak je a) dovolateľom fyzická osoba, ktorá má vysokoškolské právnické vzdelanie druhého stupňa, b) dovolateľom právnická osoba a jej zamestnanec alebo člen, ktorý za ňu koná má vysokoškolské právnické vzdelanie druhého stupňa, c) dovolateľ v sporoch s ochranou slabšej strany podľa druhej hlavy tretej časti tohto zákona zastúpený osobou založenou alebo zriadenou na ochranu spotrebiteľa, osobou oprávnenou na zastupovanie podľa predpisov o rovnakom zaobchádzaní a o ochrane pred diskrimináciou alebo odborovou organizáciou a ak ich zamestnanec alebo člen, ktorý za ne koná má vysokoškolské právnické vzdelanie druhého stupňa (§ 429 ods. 2 CSP). Rozsah, v akom sa rozhodnutie napáda, môže dovolateľ rozšíriť len do uplynutia lehoty na podanie dovolania (§ 430 CSP).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSKE:2017:7617201848.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSKE:2017:7617201848.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>