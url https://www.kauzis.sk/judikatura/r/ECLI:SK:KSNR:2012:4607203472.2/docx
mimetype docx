--- v0 (2026-10-31)
+++ v1 (2026-11-02)
@@ -257,51 +257,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Pokiaľ by aj odvolací súd pripustil možnosť prerušenia konania s poukazom na § 109 ods. 1 písm. c/ OSP, vyriešenie prejudiciálnych otázok, ktorých predloženia Súdnemu dvoru Európskej únie sa oprávnený domáha, by nič nezmenilo na tom podstatnom dôvode, pre ktorý súd konanie zastavil. Dôvodom zastavenia exekúcie v tejto veci bola neplatne dojednaná rozhodcovská doložka medzi účastníkmi konania, dôsledkom čoho vo veci právne relevantným spôsobom nemohol rozhodovať rozhodcovský súd, ktorý nemal vo veci právomoc konať. Judikatúra súdov SR ustálila, že neplatná rozhodcovská doložka znamená vo svojich dôsledkoch nulitný rozhodcovský rozsudok, ktorý nemožno vykonať. Preto podľa odvolacieho súdu nevznikla potreba výkladu komunitárneho práva Súdnym dvorom Európskej únie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Odvolací súd preto i z týchto dôvodov návrh oprávneného na prerušenie konania zamietol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Poučenie:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Proti tomuto uzneseniu odvolanie nie je prípustné.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSNR:2012:4607203472.2 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSNR:2012:4607203472.2 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>