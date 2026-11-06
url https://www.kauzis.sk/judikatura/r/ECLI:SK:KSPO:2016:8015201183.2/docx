--- v0 (2026-11-05)
+++ v1 (2026-11-06)
@@ -62,51 +62,51 @@
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Oblasť práva: Správne právo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Prešov Spisová značka: 2Sd/96/2015 Identifikačné číslo súdneho spisu: 8015201183 Dátum vydania rozhodnutia: 05. 04. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Katarína Morozová Nemcová ECLI: ECLI:SK:KSPO:2016:8015201183.2 Uznesenie Krajský súd v Prešove v právnej veci navrhovateľky U. L., r.č. XX XX XX XXXX, trvale bytom L. XXXX/ XX, XXX XX L., proti odporkyni Sociálnej poisťovni v Bratislave, ústredie, Ul. 29. augusta č. 8, 813 63 Bratislava, o invalidný dôchodku takto r o z h o d o l : Konanie z a s t a v u j e . Žiaden z účastníkov n e m á právo na náhradu trov konania. o d ô v o d n e n i e : Navrhovateľka sa návrhom zo dňa 18.12.2015 ísomným n. rajskom súde v Prešove ovú činnosť na 45% oproti zdravej fyzickej osobe. ume _______________________________________domáhala preskúmania zákonnosti postupu a rozhodnutia odporkyne zo dňa 19.11.2015 č. XXX XXX XXXX 0, ktorým jej bola podľa § 70 zákona č. 461/2003 Z.z. o sociálnom poistení v znení neskorších predpisov zamietnutá žiadosť o invalidný dôchodok. . Navrhovateľka vzala písomným podaním zo dňa 25.03.2016 opravný prostriedok späť a žiadala konanie na Krajskom súde v Prešove pod sp. zn. 2Sd/96/2015 zastaviť. Podľa § 250d ods. 3 zákona č. 99/1963 Zb. Občianskeho súdneho poriadku v znení neskorších právnych predpisov (ďalej len O.s.p.) súd uznesením konanie zastaví, ak bol návrh vzatý späť. Podľa § 250l ods. 2 O.s.p. pokiaľ v tretej hlave piatej časti O.s.p. nie je ustanovené inak, použijú sa pre konanie o opravných prostriedkoch proti rozhodnutiam správnych orgánov primerane ustanovenia druhej hlavy s výnimkou § 250a. Pretože tretia hlava piatej časti neobsahuje osobitné ustanovenia o postupe súdu v prípade späťvzatia návrhu bolo potrebné konanie zastaviť podľa § 250d ods. 3 O.s.p. O náhrade trov konania krajský súd rozhodol podľa § 146 ods. 1 písm. c/ O.s.p. v spojení s § 246c/ O.s.p., pretože žiaden z účastníkov nemá právo na náhradu trov konania podľa jeho výsledku, ak konanie bolo zastavené. Poučenie: Proti tomuto uzneseniu je prípustné odvolanie do 15 dní odo dňa jeho doručenia na Najvyšší súd SR v Bratislave prostredníctvom Krajského súdu v Prešove a to písomne v dvoch vyhotoveniach. V odvolaní sa má popri všeobecných náležitostiach ( § 42 ods. 3 O.s.p.) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny, a čoho sa odvolateľ domáha, teda ako navrhuje, aby vo veci rozhodol odvolací súd.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSPO:2016:8015201183.2 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSPO:2016:8015201183.2 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>