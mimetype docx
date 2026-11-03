--- v0 (2026-11-03)
+++ v1 (2026-11-03)
@@ -62,51 +62,51 @@
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Oblasť práva: Občianske právo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Prešov Spisová značka: 17Co/52/2017 Identifikačné číslo súdneho spisu: 8317200899 Dátum vydania rozhodnutia: 02. 05. 2017 Meno a priezvisko sudcu, VSÚ: JUDr. Jana Burešová ECLI: ECLI:SK:KSPO:2017:8317200899.1 Uznesenie Krajský súd v Prešove v senáte zloženom z predsedníčky senátu JUDr. Jany Burešovej a členov senátu JUDr. Moniky Juskovej a JUDr. Karola Krochtu, v právnej veci navrhovateľa Q.. N.A. Z., nar. XX.XX.XXXX, bytom V. XXXX/X, XXX XX J., zast. Mgr. Ivanom Chvostekom, advokátom, AK Štefánikova 17, 066 01 Humenné, proti žalovanému PROFI CREDIT Slovakia, s.r.o., Pribinova 25, 824 96 Bratislava, IČO: 35 792 752, za účasti Úradu práce, sociálnych vecí a rodiny Humenné so sídlom Kukorelliho č. 1, 066 01 Humenné, o návrhu na nariadenie neodkladného opatrenia, o odvolaní žalovaného proti uzneseniu Okresného súdu Humenné č.k. 17Csp 20/2017- 16 zo dňa 8.2.2017 takto r o z h o d o l : Potvrdzuje prvoinštančné uznesenie vo výroku o trovách konania. Priznáva žalobcovi právo na náhradu trov odvolacieho konania v plnom rozsahu voči žalovanému. o d ô v o d n e n i e : 1. Napadnutým uznesením prvoinštančný súd uložil žalovanému povinnosť zdržať sa použitia dohody o zrážkach zo mzdy dlžníka č. 8500080077 uzavretej medzi žalobcom a žalovaným dňa 17.9.2014. Súd uložil Úradu práce, sociálnych vecí a rodiny Humenné, so sídlom Kukorelliho č. 1, 0660 1 Humenné povinnosť zdržať sa vykonávania zrážok zo mzdy žalobcu v prospech žalovaného podľa dohody o zrážkach zo mzdy dlžníka č. 8500080077 uzavretej medzi žalobcom a žalovaným dňa 17.9.2014. Súd uložil žalobcovi, aby v právnej veci žalobcu Q.. N. Z., Y.. XX.X.XXXX, E. V. XXXX/X, XXX XX J., proti žalovanému Profi Credit Slovakia, s.r.o., Pribinova 25, 824 96 Bratislava, IČO: 35 792 752 podal do 30 dní odo dňa právoplatnosti tohto rozhodnutia na príslušnom súde žalobu o určenie, že žalovaný nemá právo domáhať sa voči žalobcovi uspokojenia svojej pohľadávky zo zmluvy o revolvingovom úvere č. 8500080077 na základe dohody o zrážkach zo mzdy dlžníka č. 8500080077. Žalobcovi bola priznaná náhrada trov konania v plnom rozsahu. Prvoinštančný súd rozhodol po tom, čo navrhovateľ požiadal o vydanie neodkladného opatrenia. Neodkladné opatrenie prvoinštančný súd právne odôvodnil podľa § 324 ods. 1, 3, § 325 ods. 1, ods. 2 písm. d/ a podľa § 328 ods. 1, § 329 ods. 1, § 330 a § 333 a § 334 CSP za aplikácie ust. § 336 ods. 1, 2 CSP. Mal osvedčené dôvody na vydanie neodkladného opatrenia nielen voči žalovanému, ale aj voči platcovi mzdy. O trovách konania prvoinštančný súd rozhodol podľa § 255 ods. 1 CSP a priznal navrhovateľovi (žalobcovi) náhradu trov konania v súvislosti s nariadením neodkladného opatrenia. 2. Proti tomuto uzneseniu v zákonom stanovenej lehote podal odvolanie žalovaný Profi Credit Slovakia, s.r.o., so sídlom Pribinova 25, Bratislava. Namietal výrok o trovách konania. V odôvodnení napadnutého uznesenia absentuje dôvod, na základe ktorého súd rozhodol o priznaní práva na náhradu trov konania. Poukázal na ust. § 262 ods. 2 CSP a skonštatoval, že aj v konaní o vydanie neodkladného opatrenia je rozhodnutie závislé od rozhodnutia vo veci samej, a preto aj ustanovenie Zákona o súdnych poplatkoch predpokladá výsledok konania, ktorým pre rozhodnutie o náhrade trov konania je až rozhodnutie vo veci samej. Preto v prejednávanej veci nemalo byť rozhodnuté o trovách konania, pretože toto rozhodnutie nie je konečné a v konečnom dôsledku po podaní žaloby vo veci samej bude potrebné rozhodovať o trovách konania. Žalovaný žiadal, aby uznesenie prvoinštančného súdu vo výroku o nároku na náhradu trov konania bol zrušený. Uplatnil si nárok na náhradu trov odvolacieho konania. 3. K odvolaniu žalovaného sa žalobca a ani platca mzdy nevyjadril. 4. Odvolací súd v rámci kompetencií vyplývajúcich z ust. § 34 CSP preskúmal napadnutý rozsudok prvoinštančného súdu podľa zásad uvedených v § 379 a nasl. CSP, bez nariadenia pojednávania podľa § 385 CSP a contrario a zistil, že rozhodnutie súdu prvej inštancie vo výroku o trovách konania medzi navrhovateľom a žalovaným sú správne. Z obsahu spisového materiálu vyplýva, že navrhovateľ požiadal o nariadenie neodkladného opatrenia pred začatím konania vo veci samej. Takéto neodkladné opatrenie je možné vydať a domáhať sa ochrany pred konaním žalovaného ešte pred začatím konania vo veci samej. Ide o konanie o nariadenie neodkladného opatrenia, ktoré konanie začína na návrh navrhovateľa a konanie o nariadenie neodkladného opatrenia končí vydaním rozhodnutia o neodkladnom opatrení. Po vydaní neodkladného opatrenia môže a nemusí pokračovať konanie podaním žaloby vo veci samej, aj keď v uznesení o nariadení neodkladného opatrenia v prejednávanej veci prvoinštančný súd uložil navrhovateľovi (žalobcovi) povinnosť podať žalobu o presne označenom predmete sporu a strán sporu v lehote do 30 dní od právoplatnosti tohto uznesenia. Je vecou navrhovateľa (žalobcu), či takúto žalobu podá, alebo takéto neodkladné opatrenie po uplynutí lehoty zanikne. Výsledok konania o nariadení neodkladného opatrenia nezávisí od výsledku konania vo veci samej. Trovy, ktoré vzniknú v súvislosti s konaním o nariadenie neodkladného opatrenia sú trovami, o ktorých prvoinštančný súd správne rozhodoval, keď v závislosti od výsledku konania o vydanie neodkladného opatrenia vyhodnotil procesnú situáciu vyplývajúcu z ust. § 255 ods. 1 CSP a priznal právo na náhradu trov konania v plnom rozsahu navrhovateľovi (žalobcovi) voči žalovanej. Pokiaľ žalovaná uhradí tieto trovy navrhovateľovi (žalobcovi), nič jej nebráni si ako účelne vynaložené výdavky ich uplatniť v prípade úspechu v konaní vo veci samej voči žalobcovi. Zatiaľ však konanie o nariadenie neodkladného opatrenia je samostatným konaním, so samostatným návrhom, toto konanie samostatne končí nariadením neodkladného opatrenia a tak aplikujúc ust. § 262 ods. 1 CSP je povinnosťou súdu rozhodnúť o trovách konania tak, ako to správne urobil aj v prejednávanej veci prvoinštančný súd. Preto odvolací súd napadnutý výrok uznesenia prvoinštančného súdu o trovách konania podľa § 387 CSP ako vecne správne potvrdil. 5. O trovách odvolacieho konania odvolací súd rozhodol podľa § 396 ods. 1 CSP v spojení s ust. § 255 ods. 1 CSP a priznal úspešnému navrhovateľovi (žalobcovi) v odvolacom konaní právo na náhradu trov odvolacieho konania voči žalovanému, o ktorých bude rozhodovať podľa § 262 ods. 2 CSP prvoinštančný súd. 6. Toto rozhodnutie bolo prijaté senátom odvolacieho súdu v pomere 3:0. Poučenie: Proti tomuto rozhodnutiu odvolanie nie je prípustné. Proti rozhodnutiu odvolacieho súdu je prípustné dovolanie, ak to zákon pripúšťa (§ 419 CSP). Podľa § 420 CSP, dovolanie je prípustné proti každému rozhodnutiu odvolacieho súdu vo veci samej alebo ktorým sa konanie končí, ak a) sa rozhodlo vo veci, ktorá nepatrí do právomoci súdov, b) ten, kto v konaní vystupoval ako strana, nemal procesnú subjektivitu, c) strana nemala spôsobilosť samostatne konať pred súdom v plnom rozsahu a nekonal za ňu zákonný zástupca alebo procesný opatrovník, d) v tej istej veci sa už prv právoplatne rozhodlo alebo v tej istej veci sa už prv začalo konanie, e) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, alebo f) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces. Podľa § 421 ods. 1 CSP, dovolanie je prípustné proti rozhodnutiu odvolacieho súdu, ktorým sa potvrdilo alebo zmenilo rozhodnutie súdu prvej inštancie, ak rozhodnutie odvolacieho súdu záviselo od vyriešenia právnej otázky, a) pri ktorej riešení sa odvolací súd odklonil od ustálenej rozhodovacej praxe dovolacieho súdu, b) ktorá v rozhodovacej praxi dovolacieho súdu ešte nebola vyriešená alebo c) je dovolacím súdom rozhodovaná rozdielne. Podľa § 421 ods. 2 CSP, dovolanie v prípadoch uvedených v odseku 1 nie je prípustné, ak odvolací súd rozhodol o odvolaní proti uzneseniu podľa § 357 písm. a) až n). Podľa § 423 CSP, dovolanie len proti dôvodom rozhodnutia nie je prípustné. Podľa § 424 CSP, dovolanie môže podať strana, v ktorej neprospech bolo rozhodnutie vydané. Podľa § 427 ods. 1 CSP, dovolanie sa podáva v lehote dvoch mesiacov od doručenia rozhodnutia odvolacieho súdu oprávnenému subjektu na súde, ktorý rozhodoval v prvej inštancii. Ak bolo vydané opravné uznesenie, lehota plynie znovu od doručenia opravného uznesenia len v rozsahu vykonanej opravy. Podľa § 427 ods. 2 CSP, dovolanie je podané včas aj vtedy, ak bolo v lehote podané na príslušnom odvolacom alebo dovolacom súde. Podľa § 428 CSP, v dovolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa toto rozhodnutie napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (dovolacie dôvody) a čoho sa dovolateľ domáha (dovolací návrh). Podľa § 429 ods. 1 CSP, dovolateľ musí byť v dovolacom konaní zastúpený advokátom. Dovolanie a iné podania dovolateľa musia byť spísané advokátom. Podľa § 429 ods. 2 CSP, povinnosť podľa odseku 1 neplatí, ak je a) dovolateľom fyzická osoba, ktorá má vysokoškolské právnické vzdelanie druhého stupňa, b) právnická osoba a jej zamestnanec alebo člen, ktorý za ňu koná má vysokoškolské právnické vzdelanie druhého stupňa, c) dovolateľ v sporoch s ochranou slabšej strany podľa druhej hlavy tretej časti tohto zákona zastúpený osobou založenou alebo zriadenou na ochranu spotrebiteľa, osobou oprávnenou na zastupovanie podľa predpisov o rovnakom zaobchádzaní a o ochrane pred diskrimináciou alebo odborovou organizáciou a ak ich zamestnanec alebo člen, ktorý za ne koná má vysokoškolské právnické vzdelanie druhého stupňa.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSPO:2017:8317200899.1 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSPO:2017:8317200899.1 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>