--- v0 (2026-11-04)
+++ v1 (2026-11-06)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 29. 2. 2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Trnava Spisová značka: 44Sd/15/2012 Identifikačné číslo súdneho spisu: 2012200074 Dátum vydania rozhodnutia: 01. 03. 2012 Meno a priezvisko sudcu, VSÚ: JUDr. Pavol Laczo ECLI: ECLI:SK:KSTT:2012:2012200074.1 Uznesenie Krajský súd v Trnave v právnej veci navrhovateľa: V. Z., nar. XX.XX.XXXX, bytom R. XXX, B., XXX XX Z., proti odporkyni: Sociálna poisťovňa - ústredie, ul. 29. augusta č. 8, 813 63 Bratislava, o preskúmanie rozhodnutia odporkyne č. XXX XXX XXXX zo dňa 08.12.2011 takto r o z h o d o l : Súd konanie z a s t a v u j e . Žiaden z účastníkov nemá právo na náhradu trov konania. o d ô v o d n e n i e : Návrhom doručeným Sociálnej poisťovni - ústrediu dňa 20.01.2012, žiadal navrhovateľ o preskúmanie rozhodnutia odporkyne č. XXX XXX XXXX zo dňa 08.12.2011, ktorým mu bol podľa § 82 zákona č. 461/2003 Z.z. o sociálnom poistení v znení neskorších predpisov od 01.01.2012 zvýšený predčasný starobný dôchodok na 270,50 eur mesačne. Dôchodok bol zvýšený o 3,3% mesačnej sumy dôchodku, čo predstavuje zvýšenie o 8,90 eur mesačne v súlade s opatrením Ministerstva práce, sociálnych vecí a rodiny Slovenskej republiky č. 344/2011 Z.z., ktorým sa ustanovuje percento zvýšenia dôchodkovej dávky v roku 2012. Navrhovateľ po oboznámení sa s vyjadrením odporkyne zo dňa 03.02.2012, v ktorom bol opísaný postup a dôvody vydania napadnutého rozhodnutia, návrh na preskúmanie rozhodnutia vzal podaním došlým tunajšiemu súdu dňa 24.02.2012 späť a konanie žiadal zastaviť. Krajský súd v Trnave ako súd vecne a miestne príslušný ( §246 ods. 1 a §246a ods. 2 O.s.p. ) po zistení, že opravný prostriedok podala včas oprávnená osoba - účastník konania ( §250m ods. 2 a 3 O.s.p. ) proti rozhodnutiu, proti ktorému je tento opravný prostriedok prípustný ( §250l ods. 1 O.s.p. ), prejednal vec postupom bez nariadenia pojednávania a vzhľadom na právny úkon navrhovateľa - späťvzatie návrhu - opravného prostriedku dospel k záveru, že je dôvodné v súlade s ustanovením §250h ods. 2 a § 250d ods. 3 O.s.p. s použitím § 250l ods. 2 O.s.p. konanie zastaviť. Podľa § 250l ods. 2 O.s.p. pokiaľ v tejto hlave nie je ustanovené inak, použije sa primerane ustanovenie druhej hlavy s výnimkou § 250a. Podľa § 250h ods. 1,2 O.s.p. až do rozhodnutia súdu môže žalobca (navrhovateľ) rozsah napadnutého správneho rozhodnutia obmedziť, rozšíriť sa môže len v lehote podľa § 250b O.s.p.. Až do rozhodnutia súdu môže žalobca (navrhovateľ) vziať žalobu späť. Ak žalovanému medzitým vzniknú trovy konania, súd rozhodne o ich náhrade. Súd uznesením konanie zastaví, ak sa žaloba podala oneskorene, ak ju podala neoprávnená osoba, ak smeruje proti rozhodnutiu, ktoré nemôže byť predmetom preskúmavania súdom, ak žalobca neodstráni vady žaloby, ktorých odstránenie súd nariadil a ktoré bránia vecnému vybaveniu žaloby, alebo ak žalobca nie je zastúpený podľa § 250a O.s.p. alebo ak žaloba bola vzatá späť (§ 250d ods. 3 O.s.p.). Vzhľadom na prejav vôle navrhovateľa spočívajúci v späťvzatí návrhu, súd postupoval podľa § 250d ods. 3 v spojení s § 250h ods. 2 O.s.p. a konanie zastavil. O náhrade trov konania súd rozhodol podľa § 250l ods. 1,2 O.s.p. v spojení s § 250h ods. 2 O.s.p. a § 146 ods. 1 písm. c) O.s.p. tak, že žiaden z účastníkov nemá právo na náhradu trov konania. Poučenie: Proti tomuto uzneseniu je prípustné odvolanie do 15 dní odo dňa jeho doručenia na Najvyšší súd SR prostredníctvom Krajského súdu v Trnave. V odvolaní sa má popri všeobecných náležitostiach (§ 42 ods. 3 O.s.p.) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny a čoho sa odvolateľ domáha.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSTT:2012:2012200074.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSTT:2012:2012200074.1 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>