--- v0 (2026-11-02)
+++ v1 (2026-11-03)
@@ -122,51 +122,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Vzhľadom na prejav vôle navrhovateľa spočívajúci v späťvzatí návrhu na preskúmanie rozhodnutia odporcu, súd postupoval podľa § 250d ods. 3 O.s.p. v spojení s § 250h ods. 2 O.s.p. a konanie zastavil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>O trovách konania súd rozhodol podľa § 246c ods. 1 O.s.p. v spojení s § 146 ods. 1 písm. c) O.s.p. tak, že žiadnemu z účastníkov nepriznal nárok na náhradu trov konania, nakoľko neboli splnené podmienky na použitie ustanovenia § 146 ods. 2 O.s.p..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Poučenie:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Proti tomuto uzneseniu je možné podať odvolanie do 15 dní odo dňa jeho doručenia na Najvyšší súd SR, písomne, dvojmo, cestou tunajšieho súdu. Z odvolania musí byť zjavné, ktorému súdu je určené, kto ho robí, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, v čom sa toto rozhodnutie alebo postup súdu považuje za nesprávny, čoho sa odvolateľ domáha, musí byť podpísané a datované.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSTT:2015:2014200728.1 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSTT:2015:2014200728.1 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>