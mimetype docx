--- v0 (2026-11-05)
+++ v1 (2026-11-05)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 27. 9. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Trnava Spisová značka: 43Sa/14/2016 Identifikačné číslo súdneho spisu: 2016200529 Dátum vydania rozhodnutia: 28. 09. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Ľubomír Bundzel ECLI: ECLI:SK:KSTT:2016:2016200529.1 Uznesenie Krajský súd v Trnave v právnej veci žalobcu: K. V., nar. XX.XX.XXXX, bytom M. R. V. XXXX/XX, XXX XX Q., proti žalovanej: Sociálna poisťovňa, ústredie, so sídlom Ul. 29. augusta č. 8, 813 63 Bratislava, o preskúmanie rozhodnutia žalovanej č. XXX XXX XXXX X zo dňa 27.04.2016, t a k t o r o z h o d o l : I. Správny súd konanie z a s t a v u j e . II. Vec bude p o s t ú p e n á Sociálnej poisťovni, ústredie po právoplatnosti uznesenia o zastavení konania. III. Žiaden z účastníkov nemá právo na náhradu trov konania. o d ô v o d n e n i e : 1. Žalobca svojim návrhom zo dňa 07.05.2016, doručeným žalovanej dňa 09.05.2016, žiadal o preskúmanie rozhodnutia žalovanej č. XXX XXX XXXX X zo dňa 27.04.2016, ktorým žalovaná postupom podľa ust. § 73 a § 112 ods. 4 zákona č. 461/2003 Z. z. o sociálnom poistení v znení neskorších predpisov zamietla žalobcovi jeho žiadosť o zvýšenie invalidného dôchodku. 2. Predmetný opravný prostriedok žalobcu zo dňa 07.05.2016 bol tunajšiemu súdu doručený dňa 15.08.2016. 3. Podľa § 293dp ods. 2 zákona č. 461/2003 Z. z. o sociálnom poistení, opravný prostriedok proti rozhodnutiu vydanému pred 1. júlom 2016, ktorý bol podaný v súlade s predpismi účinnými v čase vydania rozhodnutia a bol doručený súdu alebo ústrediu po 30. júni 2016, sa považuje za odvolanie podľa zákona účinného od 1. júla 2016 podané včas a riadne. 4. Podľa § 215 ods. 1 zákona č. 461/2003 Z. z. o sociálnom poistení, odvolanie sa podáva na organizačnej zložke Sociálnej poisťovne, ktorá napadnuté rozhodnutie vydala. Odvolanie proti rozhodnutiu vo veciach uvedených v § 179 ods. 1 písm. a) prvom bode až treťom bode možno podať aj v inej organizačnej zložke Sociálnej poisťovne. 5. Podľa § 217 ods. 2 zákona č. 461/2003 Z. z. o sociálnom poistení, ak o odvolaní nerozhodne organizačná zložka Sociálnej poisťovne, ktorá napadnuté rozhodnutie vydala, predloží odvolanie spolu s výsledkami doplneného konania a so spisovým materiálom odvolaciemu orgánu najneskôr do 30 dní odo dňa, keď mu odvolanie došlo. 6. Podľa § 2 ods. 1 a ods.2 zákona č. 125/2016 Z. z. o niektorých opatreniach súvisiacich s prijatím Civilného sporového poriadku, Civilného mimosporového poriadku a Správneho súdneho poriadku a o zmene a doplnení niektorých zákonov, rozhodnutie orgánu verejnej správy, proti ktorému bol pred 1. júlom 2016 prípustný opravný prostriedok podľa § 250l až 250sa Občianskeho súdneho poriadku, je po 1. júli 2016 možné preskúmať správnou žalobou v rozsahu a za podmienok daných Správnym súdnym poriadkom (1). Ak tento zákon alebo osobitný predpis neustanovuje inak, v neskončených konaniach začatých pred 1. júlom 2016, v ktorých o právach, právom chránených záujmoch a povinnostiach rozhoduje orgán verejnej správy, sa od 1. júla 2016 postupuje podľa právnych predpisov účinných po 1. júli 2016 (2). 7. Podľa § 6 ods. 1 zákona č. 162/2015 Z. z. Správny súdny poriadok (ďalej len „SSP“), správne súdy v správnom súdnictve preskúmavajú na základe žalôb zákonnosť rozhodnutí orgánov verejnej správy, opatrení orgánov verejnej správy a iných zásahov orgánov verejnej správy, poskytujú ochranu pred nečinnosťou orgánov verejnej správy a rozhodujú v ďalších veciach ustanovených týmto zákonom. 8. Podľa § 18 ods. 1 SSP, ak správny súd zistí, že vec nepatrí do právomoci súdov, konanie zastaví; ak možno zistiť iný orgán, do ktorého právomoci vec patrí, správny súd mu vec po zastavení konania uznesením postúpi. 9. Podľa § 18 ods. 5 SSP, právne účinky spojené s podaním žaloby alebo iného podania zostávajú pri postúpení veci zachované. 10. Správny súd vzhľadom na vyššie uvedené skutočnosti dospel k záveru, že v danom prípade neboli splnené podmienky na konanie o správnej žalobe žalobcu proti neprávoplatnému rozhodnutiu Sociálnej poisťovne, ústredie z dôvodu, že o opravnom prostriedku, t.j. o odvolaní v druhom stupni rozhoduje odvolací orgán príslušný podľa zákona č. 461/2003 Z. z. o sociálnom poistení. Až právoplatné rozhodnutie tohto druhostupňového správneho orgánu je preskúmateľné súdom na základe žaloby podľa ust. § 199 a nasl. SSP. 11. Nedostatok právomoci správneho súdu je nedostatok procesnej podmienky konania, ktorý nemožno odstrániť. Preto súd postupoval podľa ust. § 18 ods. 1 SSP a konanie o preskúmaní napadnutého rozhodnutia zastavil a rozhodol, že po právoplatnosti uznesenia bude vec postúpená Sociálnej poisťovni, ústredie. 12. Správny súd rozhodol o náhrade trov konania podľa ust. § 170 písm. b) SSP tak, že žiaden z účastníkov konania nemá právo na náhradu trov konania, nakoľko konanie bolo zastavené. Poučenie: Proti tomuto rozhodnutiu nie je prípustná sťažnosť. Proti tomuto rozhodnutiu nie je prípustná kasačná sťažnosť (§ 439 ods. 2 písm. d) SPP).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSTT:2016:2016200529.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSTT:2016:2016200529.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>