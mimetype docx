--- v0 (2026-11-02)
+++ v1 (2026-11-03)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 4. 4. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Krajský súd Žilina Spisová značka: 20S/28/2016 Identifikačné číslo súdneho spisu: 5016200219 Dátum vydania rozhodnutia: 05. 04. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Erika Čanádyová ECLI: ECLI:SK:KSZA:2016:5016200219.1 Uznesenie Krajský súd v Žiline, v právnej veci žalobcu: SÁLEM, s. r. o., so sídlom 038 44 Borcová 6, IČO: 46 838 741, právne zastúpený: Mgr. Viera Rišiaňová, advokátka so sídlom XXX XX R. XX, proti žalovanému: Štátna veterinárna a potravinová správa Slovenskej republiky, so sídlom Botanická 17, 842 13 Bratislava, o preskúmanie zákonnosti postupu a rozhodnutia žalovaného č. 271/2016 zo dňa 22.02.2016, takto jednomyseľne r o z h o d o l : Súd konanie zastavuje. Žiaden z účastníkov konania nemá právo na náhradu trov konania. o d ô v o d n e n i e : Žalobca sa žalobou podanou prostredníctvom právneho zástupcu dňa 29.02.2016 domáhal zrušenia rozhodnutia Štátnej veterinárnej a potravinovej správy Slovenskej republiky č. 271/2016 zo dňa 22.02.2016, ktorým bolo zamietnuté odvolanie žalobcu a potvrdené rozhodnutie Regionálnej veterinárnej a potravinovej správy Trenčín č. k. SK45/2015/3358-ro/po zo dňa 16.12.2015 o správnom delikte žalobcu podľa § 28 ods. 2 písm. o), ods. 4 písm. g) zákona č. 152/1995 Z.z. o potravinách za porušenie ust. § 4 ods. 1, § 10 písm. b) cit. zákona, za ktorý mu bola uložená pokuta vo výške 1000 Eur. Na základe podanej žaloby vyzval súd žalobcu dňa 03.03.2016 v zmysle § 5 ods. 1 písm. a) zákona č. 71/1992 Zb. o súdnych poplatkoch a poplatku za výpis z registra trestov v znení neskorších predpisov (ďalej len „zákon č. 71/1992 Zb.“) na zaplatenie súdneho poplatku podľa pol. 10 písm. c) Sadzobníka súdnych poplatkov vo výške 70 Eur. Zároveň ho poučil o následkoch nezaplatenia súdneho poplatku. Podľa § 5 ods. 1 písm. a) zákona č. 71/1992 Zb. poplatková povinnosť vzniká podaním návrhu, odvolania a dovolania alebo žiadosti na vykonanie poplatkového úkonu, ak je poplatníkom navrhovateľ, odvolateľ a dovolateľ. Podľa § 10 ods. 1 zákona č. 71/1992 Zb. ak nebol zaplatený poplatok splatný podaním návrhu na začatie konania alebo dovolania, prvostupňový súd vyzve poplatníka, aby poplatok zaplatil v lehote, ktorú určí spravidla v lehote desiatich dní od doručenia výzvy; ak aj napriek výzve poplatok nebol zaplatený v lehote, súd konanie zastaví. O následkoch nezaplatenia poplatku musí byť poplatník vo výzve poučený. Podľa § 49 ods. 1 zákona č. 99/1963 Zb. Občiansky súdny poriadok (ďalej len O.s.p.) ak má účastník zástupcu s plnomocenstvom pre celé konanie, doručuje sa písomnosť len tomuto zástupcovi. Ak má však účastník osobne v konaní niečo vykonať, doručuje sa písomnosť nielen zástupcovi, ale aj jemu. Výzva na zaplatenie súdneho poplatku sa doručuje iba zástupcovi. Výzva súdu na zaplatenie súdneho poplatku z podanej žaloby bola dňa 11.03.2016 doručená právnemu zástupcovi žalobcu. Dňa 06.04.2016 bolo šetrením v učtárni Krajského súdu v Žiline zistené, že súdny poplatok nebol zaplatený. Vychádzajúc z citovaných ustanovení a vzhľadom na skutočnosť, že žalobca napriek výzve do dnešného dňa uložený súdny poplatok nezaplatil, súd rozhodol tak, ako je uvedené vo výroku rozhodnutia. Súd rozhodol o trovách konania podľa § 146 ods. 1 písm. c) O.s.p. v spojení s § 246c ods. 1 veta prvá O.s.p. a v spojení s § 14 zákona č. 71/1992 Zb., podľa ktorého žiaden z účastníkov konania nemá právo na náhradu trov konania podľa jeho výsledku, ak konanie bolo zastavené. Toto rozhodnutie súdu bolo prijaté hlasovaním v pomere hlasov 3 : 0. Poučenie: Proti tomuto uzneseniu možno podať odvolanie v lehote 15-tich dní odo dňa jeho doručenia na Najvyšší súd Slovenskej republiky v Bratislave prostredníctvom Krajského súdu v Žiline písomne v dvoch vyhotoveniach. Odvolanie musí spĺňať náležitosti podľa § 205 ods. 1 O.s.p. V Žiline, dňa 05. apríla 2016 JUDr. Erika Čanádyová predsedníčka senátu Za správnosť vyhotovenia: Miriama Talapková</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSZA:2016:5016200219.1 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:KSZA:2016:5016200219.1 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>