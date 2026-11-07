--- v0 (2026-11-05)
+++ v1 (2026-11-07)
@@ -102,51 +102,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>18. Podľa § 326 ods. 2 CSP, k návrhu musí navrhovateľ pripojiť listiny, na ktoré sa odvoláva. 19. Podľa § 328 ods. 1 CSP, ak súd nepostupoval podľa § 327, nariadi neodkladné opatrenie, ak sú splnené podmienky podľa § 325 ods. 1, inak návrh na nariadenie neodkladného opatrenia zamietne. 20. Podľa § 329 ods. 1 prvá veta CSP, súd môže rozhodnúť o návrhu na nariadenie neodkladného opatrenia aj bez výsluchu a vyjadrenia strán a bez nariadenia pojednávania. 21. Podľa § 360 CMP, neodkladné opatrenie možno nariadiť aj bez návrhu v konaniach, ktoré možno začať aj bez návrhu. 22. Podľa čl. 5 Zákona o rodine, záujem maloletého dieťaťa je prvoradým hľadiskom pri rozhodovaní vo všetkých veciach, ktoré sa ho týkajú. Pri určovaní a posudzovaní záujmu maloletého dieťaťa sa zohľadňuje najmä a) úroveň starostlivosti o dieťa, b) bezpečie dieťaťa, ako aj bezpečie a stabilita prostredia, v ktorom sa dieťa zdržiava, c) ochrana dôstojnosti, ako aj duševného, telesného a citového vývinu dieťaťa, d) okolnosti, ktoré súvisia so zdravotným stavom dieťaťa alebo so zdravotným postihnutím dieťaťa, e) ohrozenie vývinu dieťaťa zásahmi do jeho dôstojnosti a ohrozenie vývinu dieťaťa zásahmi do duševnej, telesnej a citovej integrity osoby, ktorá je dieťaťu blízkou osobou, f) podmienky na zachovanie identity dieťaťa a na rozvoj schopností a vlôh dieťaťa, g) názor dieťaťa a jeho možné vystavenie konfliktu lojality a následnému pocitu viny, h) podmienky na vytváranie a rozvoj vzťahových väzieb s obidvomi rodičmi, súrodencami a s inými blízkymi osobami, i) využitie možných prostriedkov na zachovanie rodinného prostredia dieťaťa, ak sa zvažuje zásah do rodičovských práv a povinností. 23. Podľa § 35 ods. 1 Zákona o rodine, ak sa rodičia nedohodnú o podstatných veciach súvisiacich s výkonom rodičovských práv a povinností, najmä o vysťahovaní maloletého dieťaťa do cudziny, o správe majetku maloletého dieťaťa, o štátnom občianstve maloletého dieťaťa, o udelení súhlasu na poskytovanie zdravotnej starostlivosti a o príprave na budúce povolanie, rozhodne na návrh niektorého z rodičov súd. 24. Z citovaného ustanovenia (§ 329 ods. 1 prvá veta CSP) ako aj zo samotného charakteru neodkladného opatrenia vyplýva, že pred jeho nariadením nemusí súd zisťovať všetky skutočnosti, ktoré sú potrebné na vydanie rozhodnutia vo veci samej. Nemožno ho však vydať iba na základe tvrdení navrhovateľa, bez osvedčenia aspoň základných skutočností umožňujúcich prijať záver o pravdepodobnosti nároku, ktorému sa prostredníctvom neodkladného opatrenia má poskytnúť ochrana ako aj o potrebe bezodkladnej úpravy pomerov. Navrhovateľ preto musí už v návrhu na nariadenie neodkladného opatrenia opísať rozhodujúce skutočnosti odôvodňujúce potrebu neodkladnej úpravy pomerov, opísať skutočnosti hodnoverne osvedčujúce dôvodnosť a trvanie nároku, ktorému sa má poskytnúť ochrana a musí byť z neho zrejmé, akého neodkladného opatrenia sa navrhovateľ domáha. K návrhu musí navrhovateľ pripojiť listiny, na ktoré sa odvoláva (§ 326 CSP). 25. Neodkladné opatrenie vo veciach starostlivosti súdu o maloletých má mať vzhľadom na skutočnosť, že ide o úpravu bezprostredne dotýkajúcu sa záujmov maloletých detí, (ktorým sa priznáva osobitný stupeň ochrany), avšak pred vydaním rozhodnutia vo veci samej, bez vykonania riadneho dokazovania, miesto len tam, kde bez okamžitého zásahu zo strany súdu vo forme bezodkladnej úpravy pomerov sú záujmy, starostlivosť, výchova, výživa, či dokonca zdravie alebo život maloletého vážne ohrozené. 26. Názor súdu uvedený v odseku vyššie vychádza zo zákonných predpokladov formulovaných v niektorých ustanoveniach o neodkladných a iných opatreniach súdu (§ 360 až 368 CMP), ktorý počíta v konaniach, ktoré možno začať aj bez návrhu (kam spadá aj konanie vo veci starostlivosti súdu o maloletých) s nariadením neodkladných opatrení najmä v prípadoch, kedy sa maloletý ocitne bez akejkoľvek starostlivosti a je nevyhnutné neodkladným opatrením zabezpečiť jeho ochranu, vo veciach výživného a vo veciach osobnej starostlivosti o maloletého. 27. V nadväznosti na uvedené súd rozhodujúc o návrhu matky konštatuje, že v danom prípade nejde ani o jeden z vyššie uvedených prípadov. 28. S poukazom na citované zákonné ustanovenia, vyhodnotiac zistené okolnosti súd dospel k záveru, že návrh matky na nariadenie neodkladného opatrenia je nedôvodný, nakoľko nebola v konaní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>osvedčená potreba bezodkladnej úpravy pomerov maloletej a súd nevzhliadol v danom prípade, za súčasného stavu veci, potrebu urýchlene zasiahnuť a bezodkladne upraviť pomery na strane maloletej tak, že nahradí súhlas otca so zmenou materskej školy u maloletej. 29. Rodičia maloletej síce nie sú schopní sa dohodnúť na zmene predškolského zariadenia maloletej, avšak v danom prípade o tejto nezhode nie je možné v zmysle zákonnej úpravy rozhodnúť neodkladným opatrením, ktoré má dočasný charakter, o ktorom je nevyhnutné rozhodnúť po riadnom vykonaní dokazovania. Hoci primárnym účelom inštitútu neodkladného opatrenia je rýchla a dočasná úprava právnych pomerov účastníkov, táto však zásadne nemôže prejudikovať ich práva a záujmy. Je mylný názor matky, že ňou požadovaným neodkladným opatrením možno dosiahnuť aj trvalú úpravu pomerov medzi účastníkmi konania, a to aj s poukazom na účel, ktorý sleduje neodkladné opatrenie, keď zároveň si odporuje ňou požadovaný petit, v ktorom žiada dočasne nahradiť súhlas otca do právoplatného rozhodnutia vo veci samej. Vyhovením návrhu matky by došlo k meritórnemu rozhodnutiu o podstatnej veci týkajúcej sa maloletej, ohľadne ktorej je nezhoda medzi rodičmi, čím by odpadol predmet konania vo veci samej. Tým by bol popretý charakter neodkladného opatrenia, ktorým je dočasnosť. Tento inštitút sa má uplatňovať len výnimočne, a to výlučne len v prípadoch riadneho preukázania stavu bezodkladnej potreby úpravy pomerov tak, aby sa zamedzilo jeho zneužitiu. 30. Reflektujúc uvedené súd dospel k záveru, že neboli splnené ani zákonné podmienky pre nariadenie neodkladného opatrenia v súlade s návrhom matky, pretože práva a oprávnené záujmy účastníkov konania, a to predovšetkým maloletej neboli bezprostredne ohrozené. Súd poznamenáva, že maloletá má toho času vzdelanie zabezpečené, ako vyplynulo z tvrdení matky, maloletá od 01.09.2021 navštevuje materskú školu vo F. a je povinnosťou rodičov, aby zabezpečili jej dochádzku do predškolského zariadenia. Súd konštatuje, že odôvodnenie matky v podobe zvýšených nákladov a času na presun maloletej do materskej školy a z materskej školy nie je dôvodom pre nariadenie neodkladného opatrenia. Týmito a ďalšími okolnosťami sa bude súd zaoberať v konaní vo veci samej. Nad rámec uvedeného súd v súvislosti s matkinou uvádzanou potrebou rozhodnúť neodkladným opatrením dodáva, že v prípade nerozhodnutia v termíne do 02.05.2024, resp. 03.05.2024, kedy má byť zápis maloletej do materskej školy v A., nie je dôvodom zakladajúcim naliehavosť rozhodnutia neodkladným opatrením, nakoľko maloletá ma toho času zabezpečenú materskú školu a o nezhode rodičov je potrebné rozhodnúť rozhodnutím vo veci samej po riadnom vykonaní dokazovania. Navyše, matka s maloletou v súčasnosti stále býva vo F., teda ani k presťahovaniu matky do A. aktuálne nedošlo. 31. Potreba bezodkladnej úpravy pomerov nebola osvedčená ako naliehavá, keďže súd nemal osvedčené žiadne skutočnosti, ktoré by nasvedčovali tomu, že záujem maloletej je ohrozený, alebo že by nejako utrpela, prípadne že by mala hroziť nejaká ujma, pokiaľ nebude nariadené neodkladné opatrenie. Za danej situácie nie je možné vyhovieť matke a nariadiť neodkladné opatrenie, keďže nie sú splnené zákonné podmienky na jeho nariadenie a z dôvodu absencie nebezpečenstva bezprostredne hroziacej ujmy pre maloleté dieťa, súd návrh matky zamietol. 32. Záverom súd zdôrazňuje, že pri rozhodovaní o návrhu na nariadenie neodkladného opatrenia sleduje výlučne záujem maloletého dieťaťa, ktorý sú však povinní sledovať aj jeho rodičia. Od rodičov je zároveň spravodlivé požadovať, aby záujmu dieťaťa prispôsobili aj svoje konanie a v prospech svojho dieťaťa dospeli ku konsenzu. Len riadnou komunikáciou rodičov a včasným informovaním druhého rodiča o aktivitách týkajúcich sa podstatných záležitostí dieťaťa, kam nesporne otázka zmeny školy alebo predškolského zariadenia patrí, možno predísť nezhodám rodičov, pri ktorých je potrebné si zo strany rodičov uvedomiť, že predstavujú zbytočnú záťaž pre dieťa, keď úlohou rodičov je zabezpečiť dieťaťu šťastné a bezpečné detstvo nezaťažené konfliktmi rodičov. P o u č e n i e : Proti tomuto uzneseniu je prípustné odvolanie (§ 355 ods. 2 v spojení s § 357 písm. d) CSP). Odvolanie len proti odôvodneniu rozhodnutia nie je prípustné (§ 358 CSP). Odvolanie môže podať strana, v ktorej neprospech bolo rozhodnutie vydané (§ 359 CSP). Odvolanie sa podáva v lehote 15 dní od doručenia rozhodnutia na súde, proti ktorého rozhodnutiu smeruje (§ 362 ods. 1 prvá veta CSP).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>V odvolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne /odvolacie dôvody/ a čoho sa odvolateľ domáha /odvolací návrh/ (§ 363 CSP). Odvolanie možno odôvodniť len tým, že a) neboli splnené procesné podmienky, b) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces, c) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, d) konanie má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie vo veci, e) súd prvej inštancie nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností, f) súd prvej inštancie dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam, g) zistený skutkový stav neobstojí, pretože sú prípustné ďalšie prostriedky procesnej obrany alebo ďalšie prostriedky procesného útoku, ktoré neboli uplatnené, alebo h) rozhodnutie súdu prvej inštancie vychádza z nesprávneho právneho posúdenia veci (§ 365 ods. 1 CSP). Odvolanie možno odôvodniť aj tým, že súd prvej inštancie nesprávne alebo neúplne zistil skutočný stav veci (§ 62 ods. 1 CMP). Odvolacie dôvody možno meniť a dopĺňať až do rozhodnutia o odvolaní (§ 62 ods. 2 CMP). V odvolacom konaní možno uvádzať nové skutkové tvrdenia a predkladať nové dôkazné návrhy (§ 63 CMP). Zmena návrhu na začatie konania je v odvolacom konaní prípustná (§ 64 CMP). Podanie možno urobiť písomne, a to v listinnej podobe alebo v elektronickej podobe (§ 125 ods. 1 CSP). Podanie vo veci samej urobené v elektronickej podobe bez autorizácie podľa osobitného predpisu treba dodatočne doručiť v listinnej podobe alebo v elektronickej podobe autorizované podľa osobitného predpisu; ak sa dodatočne nedoručí súdu do desiatich dní, na podanie sa neprihliada. Súd na dodatočné doručenie podania nevyzýva (§ 125 ods. 2 CSP). Podanie urobené v listinnej podobe treba predložiť v potrebnom počte rovnopisov s prílohami tak, aby sa jeden rovnopis s prílohami mohol založiť do súdneho spisu a aby každý ďalší subjekt dostal jeden rovnopis s prílohami. Ak sa nepredloží potrebný počet rovnopisov a príloh, súd vyhotoví kópie podania na trovy toho, kto podanie urobil (§ 125 ods. 3 CSP). Poučenie: Proti tomuto uzneseniu je prípustné odvolanie (§ 355 ods. 2 v spojení s § 357 písm. d) CSP). Odvolanie len proti odôvodneniu rozhodnutia nie je prípustné (§ 358 CSP). Odvolanie môže podať strana, v ktorej neprospech bolo rozhodnutie vydané (§ 359 CSP). Odvolanie sa podáva v lehote 15 dní od doručenia rozhodnutia na súde, proti ktorého rozhodnutiu smeruje (§ 362 ods. 1 prvá veta CSP). V odvolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne /odvolacie dôvody/ a čoho sa odvolateľ domáha /odvolací návrh/ (§ 363 CSP). Odvolanie možno odôvodniť len tým, že a) neboli splnené procesné podmienky, b) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces, c) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, d) konanie má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie vo veci, e) súd prvej inštancie nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>f) súd prvej inštancie dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam, g) zistený skutkový stav neobstojí, pretože sú prípustné ďalšie prostriedky procesnej obrany alebo ďalšie prostriedky procesného útoku, ktoré neboli uplatnené, alebo h) rozhodnutie súdu prvej inštancie vychádza z nesprávneho právneho posúdenia veci (§ 365 ods. 1 CSP). Odvolanie možno odôvodniť aj tým, že súd prvej inštancie nesprávne alebo neúplne zistil skutočný stav veci (§ 62 ods. 1 CMP). Odvolacie dôvody možno meniť a dopĺňať až do rozhodnutia o odvolaní (§ 62 ods. 2 CMP). V odvolacom konaní možno uvádzať nové skutkové tvrdenia a predkladať nové dôkazné návrhy (§ 63 CMP). Zmena návrhu na začatie konania je v odvolacom konaní prípustná (§ 64 CMP). Podanie možno urobiť písomne, a to v listinnej podobe alebo v elektronickej podobe (§ 125 ods. 1 CSP). Podanie vo veci samej urobené v elektronickej podobe bez autorizácie podľa osobitného predpisu treba dodatočne doručiť v listinnej podobe alebo v elektronickej podobe autorizované podľa osobitného predpisu; ak sa dodatočne nedoručí súdu do desiatich dní, na podanie sa neprihliada. Súd na dodatočné doručenie podania nevyzýva (§ 125 ods. 2 CSP). Podanie urobené v listinnej podobe treba predložiť v potrebnom počte rovnopisov s prílohami tak, aby sa jeden rovnopis s prílohami mohol založiť do súdneho spisu a aby každý ďalší subjekt dostal jeden rovnopis s prílohami. Ak sa nepredloží potrebný počet rovnopisov a príloh, súd vyhotoví kópie podania na trovy toho, kto podanie urobil (§ 125 ods. 3 CSP).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:MSBA2:2024:1224201073.2 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:MSBA2:2024:1224201073.2 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>