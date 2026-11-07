--- v0 (2026-11-04)
+++ v1 (2026-11-07)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 8. 6. 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Najvyšší súd Spisová značka: 3Sžo/85/2015 Identifikačné číslo súdneho spisu: 7014201217 Dátum vydania rozhodnutia: 09. 06. 2015 Meno a priezvisko sudcu, VSÚ: JUDr. Ivan Rumana ECLI: ECLI:SK:NSSR:2015:7014201217.1 Uznesenie Najvyšší súd Slovenskej republiky v právnej veci navrhovateľa: POHOTOVOSŤ, s.r.o., Pribinova 25, Bratislava, IČO: 35 807 598, proti odporcovi: Okresný úrad Trebišov, katastrálny odbor, pracovisko Kráľovský Chlmec, Hlavná č. 105, Kráľovský Chlmec, za účasti: E. L., K., o opravnom prostriedku proti rozhodnutiu odporcu č. V 739/2014 zo dňa 04.08.2014, o odvolaní navrhovateľa proti rozsudku Krajského súdu v Košiciach č. k. 4Sp/26/2014-16 zo dňa 22.12.2014, takto r o z h o d o l : Najvyšší súd Slovenskej republiky odvolacie konanie z a s t a v u j e. Žiaden z účastníkov nemá právo na náhradu trov odvolacieho konania. o d ô v o d n e n i e : Napadnutým rozsudkom Krajský súd v Košiciach potvrdil rozhodnutie odporcu č. V 739/2014 zo dňa 04.08.2014, ktorým podľa § 31 ods. 3 zákona č. 162/1995 Z.z. o katastri nehnuteľností a o zápise vlastníckych a iných práv k nehnuteľnostiam (katastrálny zákon) v znení neskorších predpisov zamietol návrh na vklad záložného práva do katastra nehnuteľností. Proti tomuto rozsudku podal navrhovateľ v zákonnej lehote odvolanie, ktoré písomným podaním zo dňa 26.03.2015, doručeným Najvyššiemu súdu Slovenskej republiky dňa 02.04.2015, vzal v celom rozsahu späť a žiadal konanie zastaviť. Podľa § 246c ods. 1 veta prvá Občianskeho súdneho poriadku (ďalej len O.s.p.) pre riešenie otázok, ktoré nie sú priamo upravené v tejto časti, sa použijú primerane ustanovenia prvej, tretej a štvrtej časti tohto zákona. Podľa § 207 ods. 2 O.s.p. dokiaľ o odvolaní nebolo rozhodnuté, možno ho vziať späť. Ak niekto vzal odvolanie späť, nemôže ho podať znova. Podľa § 207 ods. 3 O.s.p. ak sa odvolanie, o ktorom nebolo rozhodnuté, vzalo späť, odvolací súd odvolacie konanie zastaví. Vzhľadom na to, že k späťvzatiu odvolania došlo pred rozhodnutím odvolacieho súdu, Najvyšší súd Slovenskej republiky ako súd odvolací (§ 10 ods. 2 O.s.p.) odvolacie konanie podľa § 207 ods. 3 O.s.p. v spojení s § 246c ods. 1 veta prvá O.s.p. zastavil. O trovách odvolacieho konania rozhodol odvolací súd podľa § 146 ods. 1 písm. c/ O.s.p. v spojení s § 224 ods. 1 O.s.p. a § 246c ods. 1 veta prvá O.s.p. Toto rozhodnutie prijal Najvyšší súd Slovenskej republiky v senáte pomerom hlasov 3:0 (§ 3 ods. 9 zákona č. 757/2004 Z.z. o súdoch a o zmene a doplnení niektorých zákonov). Poučenie: Proti tomuto uzneseniu opravný prostriedok nie je prípustný.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:NSSR:2015:7014201217.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:NSSR:2015:7014201217.1 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>