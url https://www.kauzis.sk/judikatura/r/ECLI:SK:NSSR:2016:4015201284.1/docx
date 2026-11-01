--- v0 (2026-10-31)
+++ v1 (2026-11-01)
@@ -62,51 +62,51 @@
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Oblasť práva: Správne právo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Najvyšší súd Spisová značka: 9So/73/2016 Identifikačné číslo súdneho spisu: 4015201284 Dátum vydania rozhodnutia: 13. 07. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Viera Nevedelová ECLI: ECLI:SK:NSSR:2016:4015201284.1 Uznesenie Najvyšší súd Slovenskej republiky v právnej veci navrhovateľa E. D., bytom V., proti odporkyni: Sociálnej poisťovni, ústrediu, so sídlom Ul. 29. augusta č. 8, Bratislava, o starobný dôchodok, o odvolaní navrhovateľa proti uzneseniu Krajského súdu v Nitre č. k.: 23Sd/436/2015-4 zo dňa 19. januára 2016, takto r o z h o d o l : Najvyšší súd Slovenskej republiky uznesenie Krajského súdu v Nitre č. k.: 23Sd/436/2015-4 zo dňa 19. januára 2016 p o t v r d z u j e . Žiaden z účastníkov nemá právo na náhradu trov odvolacieho konania. o d ô v o d n e n i e : Napadnutým uznesením č. k.: 23Sd/436/2015-4 zo dňa 19.01.2016 Krajský súd v Nitre v zmysle § 250d ods. 3 v spojení s § 104 ods. 1 zákona č. 99/1963 Zb. Občiansky súdny poriadok v účinnom znení (ďalej len „O.s.p.“) zastavil konanie o preskúmanie rozhodnutia č. RDI XXX XXX XXX-XX-XX-XX-Z. zo dňa 10.05.2006. Zastavenie konania odôvodnil tým, že rozhodnutie, ktoré navrhovateľ napáda opravným prostriedkom nespĺňa podmienky rozhodnutia správneho orgánu v zmysle § 209 zákona č. 461/2003 Z.z. o sociálnom poistení, nemá teda povahu rozhodnutia správneho orgánu o právach a povinnostiach fyzickej osoby v oblasti verejnej správy, a nemôže preto byť predmetom preskúmavania v správnom súdnictve. Zároveň krajský súd poukázal na tú skutočnosť, že navrhovateľ sa domáhal preskúmania toho istého likvidačného listu z 10.05.2006 už viacerými podaniami, ktoré prebiehajú na tamojšom krajskom súde. Prvé, podané dňa 02.01.2007, zapísané pod sp. zn. 28S/1/2007 bolo uznesením Krajského súdu v Nitre zo dňa 04.02.2013 zastavené a uznesením Najvyššieho súdu SR č. 9So/43/2013-208 zo dňa 30.07.2013 potvrdené. Najvyšší súd SR uznesením 2Sdo/43/2013-225 zo dňa 29.01.2014, ktoré nadobudlo právoplatnosť dňa 19.02.2014, zastavil aj dovolacie konanie. Dodal preto krajský súd, že vo veci 28S/1/2007 je už právoplatne rozhodnuté, ide o neodstrániteľnú prekážku konania - res iudicata, preto sa nemôže prejednávať znova. Proti uzneseniu krajského súdu o zastavení konania sa navrhovateľ včas odvolal. V odvolaní uviedol, že každá žaloba, odvolanie proti RDI, je za nové časové obdobie, za vôbec nevyplatené zákonné povinné dôchodkové dávky, vždy iba za jeden, za nový označený mesiac v konkrétnom roku, vždy o novej priznanej dôchodkovej dávke, ale vôbec nevyplatenej. Najvyšší súd Slovenskej republiky, ako súd odvolací (§ 10 ods. 2 O.s.p.), preskúmal napadnuté uznesenie, v súlade s § 214 ods. 2 O.s.p. bez nariadenia pojednávania, a dospel jednomyseľne k záveru, že odvolanie navrhovateľa nie je dôvodné. Podľa § 246c ods. 1 veta prvá O.s.p. pre riešenie otázok, ktoré nie sú priamo upravené v piatej časti, sa použijú primerane ustanovenia prvej, tretej a štvrtej časti tohto zákona. Podľa § 104 ods. 1 veta prvá O.s.p., ak ide o taký nedostatok podmienky konania, ktorý nemožno odstrániť, súd konanie zastaví. Podľa § 219 ods. 1 O.s.p. odvolací súd rozhodnutie potvrdí, ak je vo výroku vecne správne. Z návrhu na začatie konania vyplýva, že navrhovateľ sa návrhom vo veci samej domáhal preskúmania RDI - likvidačného predpisu XXX XXX XXX-XX-XX-XX-Z. zo dňa 10.05.2006. Krajský súd správe vyhodnotil, že likvidačný predpis, ktorý navrhovateľ opravným prostriedkom napáda nie je rozhodnutím správneho orgánu v zmysle § 209 zákona č. 461/2003 Z.z. o sociálnom poistení, nemá teda povahu rozhodnutia správneho orgánu o právach a povinnostiach fyzickej osoby v oblasti verejnej správy a nemôže byť preto predmetom preskúmavania v správnom súdnictve. Bolo preto potrebné konanie pre neodstrániteľnú prekážku konania zastaviť podľa § 104 ods. 1 O.s.p. Krajský súd tiež správne odkázal navrhovateľa na Centrum právnej pomoci, keď navrhovateľ požiadal krajský súd o ustanovenie bezplatného právneho zástupcu. V zmysle poslednej novely § 30 O. s. p. súd už nemá možnosť účastníkovi advokáta sám ustanoviť, ale je povinný účastníka s jeho žiadosťou odkázať na Centrum právnej pomoci. Vzhľadom na to, že krajský súd správne napadnutým uznesením rozhodol o zastavení konania, a v odvolacom konaní nevyšli najavo žiadne nové skutočnosti, odvolací súd stotožňujúc sa s vyššie uvedeným záverom súdu prvého stupňa napadnuté uznesenie Krajského súdu v Nitre č. k.: 23Sd/436/2015-4 zo dňa 19.01.2016 podľa § 219 ods. 1 O.s.p. ako vecne správne potvrdil. O náhrade trov odvolacieho konania rozhodol Najvyšší súd Slovenskej republiky podľa § 246c ods. 1 veta prvá O.s.p. v spojení s § 224 ods. 1 O.s.p. a analogicky podľa § 146 ods. 1 písm. c) O.s.p., a vyslovil, že žiaden z účastníkov nemá právo na náhradu trov konania, keďže výsledok konania je obdobný ako pri zastavení konania, a v tomto prípadne nemožno hovoriť o procesnom úspechu, resp. neúspechu, ani o procesnom zavinení zastavenia konania. Poučenie: Proti tomuto uzneseniu opravný prostriedok nie je prípustný.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:NSSR:2016:4015201284.1 (dáta aktuálne k 31. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:NSSR:2016:4015201284.1 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>