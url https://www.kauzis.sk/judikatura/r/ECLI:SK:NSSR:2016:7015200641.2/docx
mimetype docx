--- v0 (2026-11-01)
+++ v1 (2026-11-02)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 29. 11. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Najvyšší súd Spisová značka: 6Sžo/233/2015 Identifikačné číslo súdneho spisu: 7015200641 Dátum vydania rozhodnutia: 30. 11. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Jozef Hargaš ECLI: ECLI:SK:NSSR:2016:7015200641.2 Uznesenie Najvyšší súd Slovenskej republiky v právnej veci navrhovateľa: POHOTOVOSŤ, s.r.o., Pribinova 25, Bratislava, IČO: 35 807 598, proti odporcovi: Okresný úrad Rožňava, katastrálny odbor, Jarná č. 2, Rožňava, za účasti H. M., nar. XX.XX.XXXX, bytom O. o opravnom prostriedku proti rozhodnutiu odporcu č. OU-RV-KO2-2015/V 362-Pl zo dňa 25.03.2015, o odvolaní navrhovateľa proti rozsudku Krajského súdu v Košiciach č. k. 5Sp/29/2015-16 zo dňa 08.09.2015, takto r o z h o d o l : Najvyšší súd Slovenskej republiky odvolacie konanie z a s t a v u j e. Žiaden z účastníkov nemá právo na náhradu trov odvolacieho konania. o d ô v o d n e n i e : Napadnutým rozsudkom Krajský súd v Košiciach potvrdil rozhodnutie odporcu č. OU-RV-KO2-2015/V 362-Pl zo dňa 25.03.2015, ktorým podľa § 31 ods. 3 zákona č. 162/1995 Z.z. o katastri nehnuteľnosti a o zápise vlastníckych a iných práv k nehnuteľnostiam (katastrálny zákon) v znení neskorších predpisov zamietol návrh na vklad záložného práva do katastra nehnuteľností. Proti tomuto rozsudku podal navrhovateľ v zákonnej lehote odvolanie, ktoré písomným podaním zo dňa 08.11.2016, doručeným Najvyššiemu súdu Slovenskej republiky dňa 18.11.2016, vzal v celom rozsahu späť a žiadal konanie zastaviť. Podľa § 246c ods. 1 veta prvá Občianskeho súdneho poriadku (ďalej len O.s.p.) pre riešenie otázok, ktoré nie sú priamo upravené v tejto časti, sa použijú primerane ustanovenia prvej, tretej a štvrtej časti tohto zákona. Podľa § 207 ods. 2 O.s.p. dokiaľ o odvolaní nebolo rozhodnuté, možno ho vziať späť. Ak niekto vzal odvolanie späť, nemôže ho podať znova. Podľa § 207 ods. 3 O.s.p. ak sa odvolanie, o ktorom nebolo rozhodnuté, vzalo späť, odvolací súd odvolacie konanie zastaví. Dňom 01.07.2016 nadobudol účinnosť zák. č. 162/2015 Z. z. Správny súdny poriadok (ďalej len SSP) upravujúci v zmysle § 1 a) právomoc a príslušnosť správneho súdu konajúceho a rozhodujúceho v správnom súdnictve, b) konanie a postup správneho súdu, účastníkov konania a ďalších osôb v správnom súdnictve. Podľa § 492 ods. 2 SSP, odvolacie konania podľa piatej časti Občianskeho súdneho poriadku začaté predo dňom nadobudnutia účinnosti tohto zákona sa dokončia podľa doterajších predpisov. Vzhľadom na to, že k späťvzatiu odvolania došlo pred rozhodnutím odvolacieho súdu, Najvyšší súd Slovenskej republiky ako súd odvolací (§ 10 ods. 2 O.s.p.) odvolacie konanie podľa 207 ods. 3 O.s.p. v spojení s § 246c ods. 1 veta prvá O.s.p. zastavil. O trovách odvolacieho konania rozhodol odvolací súd podľa § 146 ods. 1 písm. c/ O.s.p. a § 246c ods. 1 veta prvá O.s.p. Toto rozhodnutie prijal Najvyšší súd Slovenskej republiky v senáte pomerom hlasov 3:0 (§ 3 ods. 9 zákona č. 757/2004 Z.z. o súdoch a o zmene a doplnení niektorých zákonov). Poučenie: Proti tomuto uzneseniu opravný prostriedok nie je prípustný.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:NSSR:2016:7015200641.2 (dáta aktuálne k 1. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:NSSR:2016:7015200641.2 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>