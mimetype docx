--- v0 (2026-11-01)
+++ v1 (2026-11-04)
@@ -62,51 +62,51 @@
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Oblasť práva: Správne právo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Najvyšší súd Spisová značka: 7Sžr/122/2016 Identifikačné číslo súdneho spisu: 7016200328 Dátum vydania rozhodnutia: 14. 12. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Zdenka Reisenauerová ECLI: ECLI:SK:NSSR:2016:7016200328.1 Uznesenie Najvyšší súd Slovenskej republiky v právnej veci navrhovateľa: POHOTOVOSŤ, s.r.o. so sídlom Pribinova 25, Bratislava, IČO: 35 807 598, proti odporcovi: Okresný úrad Michalovce, odbor katastrálny, so sídlom Sama Chalúpku 18, Michalovce, za účasti účastníka správneho konania P. v konaní o preskúmanie zákonnosti postupu a rozhodnutia odporcu zo dňa 20. mája 2015, č. OU-MI-KO V 1182/2015-Zm-Dz, o odvolaní navrhovateľa proti rozsudku Krajského súdu v Košiciach, č.k. 1Sp/10/2016-15 zo dňa 22. apríla 2016 takto r o z h o d o l : Najvyšší súd Slovenskej republiky odvolacie konanie z a s t a v u j e . Žiaden z účastníkov n e m á p r á v o na náhradu trov odvolacieho konania. o d ô v o d n e n i e : Krajský súd v Košiciach rozsudkom, č.k. 1Sp/10/2016-15 zo dňa 22. apríla 2016 potvrdil rozhodnutie odporcu zo dňa 20. mája 2015, č. OU-MI-KO V 1182/2015-Zm-Dz. Navrhovateľovi právo na náhradu trov konania nepriznal. Zároveň zaviazal navrhovateľa na zaplatenie súdneho poplatku vo výške 35 Eur, do troch dní od právoplatnosti rozhodnutia. Z odôvodnenia uvedeného rozhodnutia vyplýva, že krajský súd po preskúmaní veci dospel k záveru, že rozhodnutie odporcu napadnuté opravným prostriedkom bolo vydané v súlade so zákonom. Rozhodnutie o náhrade trov konania krajský súd odôvodnil v zmysle ustanovenia § 250k ods. 1 O.s.p. s použitím ustanovenia § 250l ods. 2 O.s.p., tak že navrhovateľovi, ktorý nemal vo veci úspech právo na náhradu trov konania nepriznal. Odporca a účastník konania si právo na náhradu trov konania neuplatnili. Proti uvedenému rozhodnutiu krajského súdu podal navrhovateľ v zákonnej lehote odvolanie. Navrhoval, aby odvolací súd napadnuté rozhodnutie súdu prvého stupňa zmenil tak, že preskúmavané rozhodnutie správneho orgánu Okresného úradu v Michalovciach, odbor katastrálny, zruší a vec mu vráti na ďalšie konanie. Uplatnil si náhradu trov konania. Navrhovateľ v priebehu odvolacieho konania pred rozhodnutím odvolacieho súdu písomným podaním doručeným súdu dňa 17.10.2016 zobral svoje odvolanie v celom rozsahu späť a žiadal, aby odvolací súd konanie zastavil a žiadnemu z účastníkov nepriznal právo na náhradu trov konania. Podľa ust. § 492 ods.1,2 zákona č. 162/2015 Z. z. Správny súdny poriadok (ďalej len „S.s.p.“) konania podľa tretej hlavy piatej časti Občianskeho súdneho poriadku začaté predo dňom nadobudnutia účinnosti tohto zákona sa dokončia podľa doterajších predpisov. Odvolacie konania podľa piatej časti Občianskeho súdneho poriadku začaté predo dňom nadobudnutia účinnosti tohto zákona sa dokončia podľa doterajších predpisov. Podľa ust. § 244 ods. 1 O.s.p., v správnom súdnictve preskúmavajú súdy na základe žalôb alebo opravných prostriedkov zákonnosť rozhodnutí a postupov orgánov verejnej správy. Podľa ust. § 246c ods. 1 O.s.p. pre riešenie otázok, ktoré nie sú priamo upravené v tejto časti, sa použijú primerane ustanovenia prvej, tretej a štvrtej časti tohto zákona. Opravný prostriedok je prípustný, len ak je to ustanovené v tejto časti. Proti rozhodnutiu Najvyššieho súdu Slovenskej republiky opravný prostriedok nie je prípustný. Podľa ust. § 207 ods. 2, 3 O.s.p. dokiaľ o odvolaní nebolo rozhodnuté, možno ho vziať späť. Ak niekto vzal odvolanie späť, nemôže ho podať znova. Ak sa odvolanie, o ktorom nebolo rozhodnuté, vzalo späť, odvolací súd odvolacie konanie zastaví. Najvyšší súd Slovenskej republiky zo spisového materiálu v danej veci zistil, že navrhovateľ vzal odvolanie podané proti rozsudku súdu prvého stupňa späť pred tým, ako o ňom rozhodol odvolací súd, z ktorých dôvodov Najvyšší súd Slovenskej republiky ako súd odvolací v zmysle § 246c ods. 1 O.s.p. v spojení s § 10 ods. 2, podľa § 246c ods. 1 v spojení s § 207 ods.3 a s § 492 ods.1,2 S.s.p. odvolacie konanie zastavil. O náhrade trov odvolacieho konania odvolací súd rozhodol podľa ustanovenia § 246c O.s.p. v spojení s § 224 ods. 1 a s § 146 ods. 1 písm. c/ a s § 492 ods. 1, 2 S.s.p. Vyslovil, že žiaden z účastníkov nemá právo na náhradu trov odvolacieho konania, pretože odvolacie konanie bolo zastavené a u žiadneho z účastníkov nezistil zákonný nárok na ich náhradu. Toto rozhodnutie prijal Najvyšší súd Slovenskej republiky v senáte pomerom hlasov 3:0 (§ 3 ods. 9 zákona č. 757/2004 Z. z. o súdoch a o zmene a doplnení niektorých zákonov v znení účinnom od 01.05.2011). Poučenie: Proti tomuto uzneseniu n i e j e prípustný opravný prostriedok.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:NSSR:2016:7016200328.1 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:NSSR:2016:7016200328.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>