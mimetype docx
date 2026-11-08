--- v0 (2026-11-07)
+++ v1 (2026-11-08)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 13. 1. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Najvyšší súd Spisová značka: 4Sžo/43/2015 Identifikačné číslo súdneho spisu: 8014201037 Dátum vydania rozhodnutia: 14. 01. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Jana Zemková ECLI: ECLI:SK:NSSR:2016:8014201037.1 Uznesenie Najvyšší súd Slovenskej republiky v právnej veci navrhovateľa: POHOTOVOSŤ, s.r.o., so sídlom Pribinova 25, 811 09 Bratislava, IČO: 35807598, proti odporcovi: Okresný úrad Poprad katastrálny odbor, ul. J. Curie 3, Poprad, za účasti: E. W., bytom W., v konaní o preskúmanie zákonnosti rozhodnutia odporcu č. V 2366/2014/BB zo dňa 25. júna 2014, o odvolaní navrhovateľa proti rozsudku Krajského súdu v Prešove č.k. 1Sp/23/2014-27 zo dňa 27. novembra 2014, takto r o z h o d o l : Najvyšší súd Slovenskej republiky odvolacie konanie z a s t a v u j e . Žiaden z účastníkov n e m á p r á v o na náhradu trov odvolacieho konania. o d ô v o d n e n i e : Rozsudkom Krajského súdu v Prešove č.k. 1Sp/23/2014-27 zo dňa 27. novembra 2014 bolo potvrdené rozhodnutie odporcu, ktorý rozhodnutím č. V 2366/2014/BB zo dňa 25. júna 2014 zamietol návrh na vklad zmluvy o zriadení záložného práva uzavretej medzi navrhovateľom a E. W.. Proti rozsudku krajského súdu podal včas navrhovateľ odvolanie, ktoré bolo predložené na rozhodnutie najvyššiemu súdu. Pred rozhodnutím o odvolaní, vzal navrhovateľ svoje odvolanie podaním zo dňa 09.11.2015 späť a žiadal konanie zastaviť bez priznania práva účastníkom na náhradu trov konania. Podľa § 246c ods. 1 Občianskeho súdneho poriadku (ďalej len O.s.p.) pre riešenie otázok, ktoré nie sú upravené priamo v tejto časti, sa použijú primerane ustanovenia prvej, tretej a štvrtej časti tohto zákona. Podľa § 207 ods. 3 O.s.p. ak sa odvolanie, o ktorom nebolo rozhodnuté, vzalo späť, odvolací súd odvolacie konanie zastaví. Podľa citovaných ustanovení O.s.p. - § 246c ods. 1 O.s.p. v spojení s § 207 ods. 3 O.s.p., odvolací súd konanie zastavil. O trovách odvolacieho konania súd rozhodol tak, že účastníkom nepriznal náhradu trov konania s poukazom na § 246c ods. 1 O.s.p. v spojení s § 224 ods. 1 O.s.p. a § 146 ods. 1 písm. c/ O.s.p. Poučenie: Proti tomuto uzneseniu n i e j e prípustný opravný prostriedok.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:NSSR:2016:8014201037.1 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:NSSR:2016:8014201037.1 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>