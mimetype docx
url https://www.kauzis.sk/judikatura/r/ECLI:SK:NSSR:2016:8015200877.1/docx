--- v0 (2026-11-04)
+++ v1 (2026-11-05)
@@ -57,51 +57,51 @@
       <w:r>
         <w:t>Dátum vydania: 8. 3. 2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Najvyšší súd Spisová značka: 8Sžr/15/2016 Identifikačné číslo súdneho spisu: 8015200877 Dátum vydania rozhodnutia: 09. 03. 2016 Meno a priezvisko sudcu, VSÚ: JUDr. Jaroslava Fúrová ECLI: ECLI:SK:NSSR:2016:8015200877.1 Uznesenie Najvyšší súd Slovenskej republiky v právnej veci navrhovateľa : POHOTOVOSŤ, s.r.o., so sídlom Pribinova 25, Bratislava, proti odporcovi : Okresný úrad Vranov nad Topľou, katastrálny odbor, so sídlom Kalinčiakova 878, Vranov nad Topľou, za účasti: Z., v konaní o opravnom prostriedku proti rozhodnutiu odporcu č. V 1110/2015/Vs zo dňa 09. júla 2015, o odvolaní navrhovateľa proti rozsudku Krajského súdu v Prešove č. k. 3Sp/41/2015-36 zo dňa 03. novembra 2015, jednohlasne, takto r o z h o d o l : Najvyšší súd Slovenskej republiky odvolacie konanie z a s t a v u j e . Žiaden z účastníkov nemá právo na náhradu trov odvolacieho konania. o d ô v o d n e n i e : Napadnutým rozsudkom Krajský súd v Prešove potvrdil rozhodnutie Okresného úradu Vranov nad Topľou č. V 1110/2015/Vs zo dňa 09. júla 2015, ktorým odporca zamietol návrh na vklad záložného práva zo zmluvy zo dňa 05. mája 2015, ktorú uzavrel navrhovateľ ako záložný veriteľ a Z. ako záložca, zastúpená splnomocnencom Pro Help - združenie občianskoprávnej pomoci, Povraznícka 18, Bratislava, zastúpená predsedom Petrom Mamojkom, podľa ktorej predmetom zriadenia záložného práva sú nehnuteľnosti nachádzajúce sa v kat. území W.. Účastníkom konania náhradu trov konania nepriznal. Navrhovateľ podaným odvolaním namietal správnosť rozsudku krajského súdu, ktorý podľa jeho názoru nedostatočne zistil skutkový stav veci a následne vychádzal z nesprávneho právneho posúdenia veci. Navrhol, aby odvolací súd napadnutý rozsudok zmenil tak, že zruší rozhodnutie odporcu a vec mu vráti na ďalšie konanie a súčasne zaviaže odporcu k náhrade trov konania. Podaním doručeným Najvyššiemu súdu Slovenskej republiky dňa 18. januára 2016 vzal navrhovateľ odvolanie späť a žiadal konanie zastaviť. Podľa § 207 ods. 2, 3 O.s.p. dokiaľ o odvolaní nebolo rozhodnuté, možno ho vziať späť. Ak niekto vzal odvolanie späť, nemôže ho podať znova. Ak sa odvolanie o ktorom nebolo rozhodnuté, vzalo späť, odvolací súd odvolacie konanie zastaví. Keďže odvolanie bolo vzaté proti rozsudku späť skôr, ako by o ňom odvolací súd rozhodol, Najvyšší súd Slovenskej republiky ako súd odvolací (§ 10 ods. 2 O.s.p.) v súlade s § 207 ods. 3 O.s.p., odvolacie konanie zastavil. O náhrade trov odvolacieho konania odvolací súd rozhodol tak ako je uvedené vo výroku uznesenia podľa § 224 ods. 1 O.s.p. v spojení s § 146 ods. 1 písm. c/ O.s.p., keďže konanie bolo zastavené pre späťvzatie odvolania a odvolací súd nezistil dôvod pre postup podľa § 146 ods. 2 O.s.p. Poučenie: Proti tomuto uzneseniu nie je prípustný opravný prostriedok.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:NSSR:2016:8015200877.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:NSSR:2016:8015200877.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>