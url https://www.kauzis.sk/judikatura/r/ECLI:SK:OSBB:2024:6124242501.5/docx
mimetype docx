--- v0 (2026-11-04)
+++ v1 (2026-11-05)
@@ -97,51 +97,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>že so starou mamou zo strany otca sa nestretáva, stará mama sa jej cez prázdniny nepýtala, či sa chce stretnúť. Po roku jej tieto prázdniny prvýkrát napísala SMS správu. Rovnako maloletá poprela tvrdenia, že by jej matka zakázala mať fotku rodiny zo strany otca, ktorú dostala k narodeninám. Na vysvetlenie uviedla, že si fotky nevystavuje. Jedinú fotku, ktorú má, je fotka s bratrancom. Maloletá poprela, že by otcovi povedala, aby mal stanovený širší styk, rozdelenie pol na pol, že by bolo fér. Rovnako z výsluchu maloletej vyplynulo, že keby otec stále neotváral jeho styk s ňou, možno by prišla a povedala by, že chce byť s ním viacej. Vo výsluchu potvrdila, že s otcom bola aj nad rámec súdneho rozhodnutia, prespala u neho. 8. Z výsluchu maloletej vyplynulo, že naposledy zo styku s otcom prišla o 22.30 h a v prípade, že s otcom niekde sú a dá si alkohol, vyzdvihne ju matka. 9. Z pripojeného spisu vedeného na Okresnom súde Banská Bystrica pod spis. zn. 32P/240/2020 vyplýva, že na návrh matky maloletej prebiehalo rozvodové konanie a s tým spojené konanie o úpravu výkonu rodičovských práv a povinností k maloletej. V rámci konania bolo nariadené znalecké dokazovanie, ktorým u otca boli zistené zvýšené črty egocentrizmu a zvýšeného sebahodnotenia. V sociálnych vzťahoch sa u otca prejavovala tendencia ku nadradenosti, sebapresadzovacím formám správania, slabo je u neho rozvinutá schopnosť empatie a rešpektovanie potrieb iných. Vo vzťahu otca k maloletej znalec konštatoval, že je angažovaný, avšak nad mieru kontrolujúci až majetnícky. Na strane otca sa prejavuje výraznejšie znevažovanie výchovného pôsobenia matky a jej celkového významu vo výchove. Znalkyňa apelovala na otca, aby sa pokúsil prijať a porozumieť negatívnym emóciám maloletej voči nemu a nereagoval kvôli nim voči nej s výčitkami alebo odmietaním. Výchovný prístup otca je síce aktívny, ale málo empatický a nadmieru kontrolujúci. Znalec odporúčal rodičom, resp. len otcovi, absolvovanie výchovného poradenstva. Okresný súd Banská Bystrica rozsudkom č. k. 32P/240/2020-356 zo dňa 21.06.2022, v spojení s rozsudkom Krajského súdu v Banskej Bystrici, spis. zn. 17CoP/56/2022-678 zo dňa 03.05.2023 manželstvo rodičov maloletej rozviedol, maloletú na čas po rozvode zveril do osobnej starostlivosti matky, otca zaviazal prispievať na výživu maloletej výživným vo výške 250 eur, upravil styk otca s maloletou každý pondelok v čase od 16.00 h do 18.00 h a každú nepárnu sobotu v kalendárnom roku od 10.00 h do 18.00 h a zároveň rodičom nariadil výchovné opatrenie. 10. Podľa § 26 Zákona o rodine, ak sa zmenia pomery, súd môže aj bez návrhu zmeniť rozhodnutie o úprave výkonu rodičovských práv a povinností, alebo dohodu o výkone rodičovských práv a povinností. 11. Súd sa v prvom rade zaoberal dôvodnosťou podaného návrhu, t. j. splnenia podmienky v zmysle § 26 Zákona o rodine, ktorou je zmena pomerov. Zmena pomerov v zmysle vyššie uvedenej zákonnej úpravy, judikatúry a súdnej praxe musí byť podstatného, závažného charakteru a musí spočívať v takých okolnostiach, ktoré prevažujú nad požiadavkou stálosti súdneho rozhodnutia. Otec svoj návrh na zmenu styku odôvodňoval 1/ nerešpektovaním rozsudku Krajského súdu v Banskej Bystrici matkou, 2/ vyrastaním maloletej s ním, kedy vo výchove nepochybil, 3/ jeho bezproblémovým vzťahom s maloletou, 4/ nemožnosťou reálne sa podieľať na výchove maloletej v zmysle doposiaľ upraveného styku s maloletou súdnym rozhodnutím. K nerealizovanie styku otca s maloletou v zmysle rozhodnutia Krajského súdu v Banskej Bystrici v dôsledku jeho nerešpektovania matkou súd uvádza, že ide o právne irelevantný dôvod pre zmenu úpravy styku, nakoľko realizovaním, nerealizovaním styku oprávneného rodiča s maloletým dieťaťom a jeho dôvodmi sa zaoberá súd vo vykonávacom konaní. Nerealizovanie styku otca s maloletou preto nezakladá jeho rozšírenie styku s maloletou. K druhému dôvodu otca, a to, že 12 rokov maloletá s ním vyrastala, vo výchove maloletej nepochybil súd uvádza, že nie je dôvodom pre zmenu úpravy styku otca s maloletou, pretože týmito dôvodmi sa súd zaoberal v rámci predchádzajúceho konania, ktorým rozhodoval o výchovnom prostredí, ako aj styku otca s maloletou. Argument otca, že s maloletou má bezproblémový vzťah, súd nemal preukázané, pretože maloletá tak pred opatrovníkom, ako aj pred súdom poukázala na nátlakové správanie otca ohľadom rozšírenia jeho styku s ňou. Otec napriek odporúčaniam znalkyne sa nepokúsil prijať a porozumieť maloletej. Maloletá apriorne neodmieta otca, avšak chce mať v styku s ním voľnosť. V tejto súvislosti súd uvádza, že maloletá má už takmer 14 rokov, vo svojich vyjadreniach tak pred opatrovníkom, ako aj súdom je koherentná, konzistentná. Svoj nezáujem mať upravený širší styk s otcom vyargumentovala práve obavou zo správania otca, ktorý by jej neumožnil zúčastňovať sa zápasov, turnajov. Vzhľadom na vek maloletej a jej schopnosť vo veci sa vyjadriť, pričom jej vyjadrenia sú nemenné, súd pri svojom rozhodovaní zohľadnil jej vôľu tak, ako predpokladá ustanovenie § 43 ods. 1 Zákona o rodine, čiže rešpektoval právo maloletej vyjadriť sa vo veci, ktoré sa jej týkajú. Tak, ako právna zástupkyňa matky uvádzala, aj pre súd je zarážajúce, že na prvom pojednávaní otec odkazoval na vôľu maloletej, ktorú po jej výsluchu súdom odmietal rešpektovať. Súd tiež nemal preukázané, že by styk maloletej s ním bol matkou zakazovaný a ani</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>dehonestovanie jeho role v živote maloletej, pretože v prípade, že by matka mala takýto výchovný prístup, maloletá by otca absolútne odmietala. Tak, ako znalec v konaní, ktorým naposledy bol upravený styk otca s maloletou, poukazoval na negatívne nastavenie otca voči matke, aj v rámci tohto konania mal súd možnosť sa vzhľadom na rozsiahle vyjadrenia otca pred súdom presvedčiť nie o matkinom negatívnom nastavení voči otcovi, ale otca voči matke. Otec, od posledného rozhodnutia súdu, svoj postoj k matke nezmenil. K poslednému dôvodu uvádzaného otcom pre zmenu úpravy styku s maloletou a to, že doposiaľ upravený rozsah styku mu neumožňuje reálne sa podieľať na výchove maloletej súd uvádza, že bez preukázania zmeny pomerov by išlo len o reparáciu súdneho rozhodnutia, ktorá nie je prípustná. Súd preto návrh otca ako nedôvodný zamietol. Súd záverom uvádza, že nespochybňuje právo otca podieľať sa na výchove maloletého dieťaťa, na čo má zásadne právo, avšak výkon rodičovských práv a povinností nesmie vystaviť maloleté dieťa negatívnym vplyvom. Je preto potrebné brať ohľad na záujmy dotknutých osôb, predovšetkým záujem maloletého dieťaťa. V tejto súvislosti Európsky súd pre ľudské práva prisúdil zvláštny význam zvrchovaného záujmu dieťaťa, ktoré podľa svojej povahy a závažnosti môže prevážiť nad záujmom rodiča. Toto konštatovanie má na mysli potrebu nájdenia určitého a konkrétneho spôsobu zosúladenia toho, čo je v záujme maloletého dieťaťa a čo je v záujme jeho rodičov. Súd vzhľadom na právny záver Európskeho súdneho dvora dospel k záveru, že je v záujme maloletej stretávať sa s otcom, avšak nie nátlakovo. Poučenie: Proti tomuto rozhodnutiu je prípustné písomné odvolanie v lehote 15 dní od jeho doručenia, prostredníctvom tunajšieho súdu na Krajský súd v Žiline. V odvolaní musí byť popri všeobecných náležitostiach (§ 127 Civilného sporového poriadku) uvedené, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (odvolacie dôvody) a čoho sa odvolateľ domáha (odvolací návrh). Rozsah, v akom sa rozhodnutie napáda, môže byť rozšírený len do uplynutia lehoty na podanie odvolania. Rozsahom odvolania nie je odvolací súd viazaný vo veciach, v ktorých možno začať konanie aj bez návrhu. Odvolacie dôvody možno meniť a dopĺňať až do rozhodnutia o odvolaní. V odvolacom konaní možno uvádzať nové skutkové tvrdenia a predkladať nové dôkazné návrhy. Odvolanie je potrebné predložiť v potrebnom počte rovnopisov s prílohami tak, aby sa jeden rovnopis s prílohami mohol založiť do súdneho spisu a aby každý ďalší subjekt dostal jeden rovnopis s prílohami, inak súd vyhotoví kópie odvolania na trovy odvolateľa. Odvolanie možno odôvodniť len tým, že: a) neboli splnené procesné podmienky, b) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces, c) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, d) konanie má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie vo veci, e) súd prvej inštancie nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností, f) súd prvej inštancie dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam, g) zistený skutkový stav neobstojí, pretože sú prípustné ďalšie prostriedky procesnej obrany alebo ďalšie prostriedky procesného útoku, ktoré neboli uplatnené, alebo h) rozhodnutie súdu prvej inštancie vychádza z nesprávneho právneho posúdenia veci. Odvolanie možno odôvodniť aj z dôvodu nesprávneho alebo neúplného zistenia skutočného stavu veci (§ 62 Civilného mimosporového poriadku).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Ak povinná osoba dobrovoľne nesplní vykonateľné rozhodnutie vo výroku, v ktorom bola upravená starostlivosť o maloletého, styk s maloletým alebo iná ako peňažná povinnosť vo vzťahu k maloletému, môže oprávnený podať návrh na súdny výkon rozhodnutia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Vzhľadom k tomu, že po vyhlásení a odôvodnení rozhodnutia sa matka, právna zástupkyňa matky a opatrovník vzdali práva podať vo veci opravný prostriedok, bolo by ich prípadné odvolanie právne neúčinné.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSBB:2024:6124242501.5 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSBB:2024:6124242501.5 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>