--- v0 (2026-11-05)
+++ v1 (2026-11-06)
@@ -147,51 +147,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Mesto nad Váhom, kde bolo pod sp.zn. ČVS: ORP-359/VYS-NM-2016 uznesením vyšetrovateľa dňa 26.8.2016 začaté trestné stíhanie vo veci zločinu Sprenevera, konanie bolo dňa 19.5.2017 prerušené pre neprítomnosť svedka I. L.. Z odborného vyjadrenia z č.l. 156 vyplýva, že uznesením zo dňa 15. 05. 2020, zaevidovaným Kriminalistickým a expertíznym ústavom Policajného zboru dňa 25. 05. 2020 pod ČES: N./XXXX, žiadalo ORPZ vypracovať znalecký posudok z odboru Kriminalistika a odpovedať otázku : Vyjadrite sa, či podpis uvedený na spornom materiáli (Dohoda) vlastnoručne napísal (vyhotovil) svedok I. L., nar. XX. XX. XXXX". K vecí bolo uvedené, že na posúdenie im bola predložená kópia spornej písomnosti DOHODA O PRACOVNEJ ČINNOSTI zo dňa 01. 04. 2016, na ktorej sa nachádza kópia sporného podpisu k priezvisku L., označený SM č. X/XX-XX. Sporný podpis je vyhotovený ako parafa. Podpis je jednoduchý, bez identifikačne hodnotných znakov, a preto nie je vhodný na písmoznalecké skúmanie, ktorého cieľom je identifikácia pisateľa (overenie pravosti). Na porovnanie so sporným podpisom od I. L. bola predložená kópiu jednej ukážky a skúšky podpisov vyhotovené ako parafa, označené PM č. XXX/XX-XX. Podpisy sú veľmi jednoduché, bez identifikačne hodnotných znakov. Vzhľadom na druh sporného podpisu nie je možné pristúpiť ku skúmaniu sporného podpisu s cieľom identifikácie pisateľa ani v prípade, že by bol na písmo znalecké skúmanie predložený vo forme originálu. Uznesením Okresného riaditeľstva Policajného zboru v Šali, Odbor kriminálnej polície zo dňa 02.06.2016, ČVS: ORP-99/VYS-SA-2016 bolo začaté trestné stíhanie vo veci zločinu podvodu podľa § 221 ods. 1, ods. 3 písm. a) Trestného zákona. Uznesením Okresného riaditeľstva Policajného zboru v Šali, Odbor kriminálnej polície zo dňa 23.03.2017, ČVS: ORP-99/VYS-SA-2016 bolo prerušené trestné stíhanie začaté dňa 02.06.2016 pre zločin podvodu podľa § 221 ods. 1, ods. 3 písm. a) Trestného zákona, lebo pre neprítomnosť svedka I. L. nebolo možné vec náležite objasniť. Uznesením Okresného riaditeľstva Policajného zboru v Šali, Odbor kriminálnej polície zo dňa 13.06.2019, ČVS: ORP-99/VYS-SA-2016 došlo k pokračovaniu trestného stíhania vo veci zločinu podvodu podľa § 221 ods. 1, ods. 3 písm. a) Trestného zákona, prerušenom dňa 23.03.2017, lebo dôvod na prerušenie trestného stíhania pominul. Uznesením Okresného riaditeľstva Policajného zboru v Šali, Odbor kriminálnej polície zo dňa 06.04.2021, ČVS: ORP-99/VYS-SA-2016 bolo obžalovanému vznesené obvinenie pre zločin podvodu podľa § 221 ods. 1, ods. 3 písm. a) Trestného zákona. Uznesením Okresnej prokuratúry Galanta zo dňa 10.05.2021, sp. zn. 2 Pv XXX/XX/XXXX bolo podľa § 194 ods. 1 písm. b) Trestného poriadku zrušené uznesenie vyšetrovateľa odboru kriminálnej polície Okresného riaditeľstva Policajného zboru Šaľa zo dňa 06.04.2021, ČVS: ORP-99/VYS-SA-2016, ktorým bolo podľa § 206 ods. 1 Trestného poriadku obžalovanému vznesené obvinenie pre zločin podvodu podľa § 221 ods. 1, ods. 3 písm. a) Trestného zákona a zároveň bolo vyšetrovateľovi odboru kriminálnej polície Okresného riaditeľstva Policajného zboru Šaľa uložené, aby vo veci znovu konal a rozhodol a to z dôvodu, že predmetné uznesenie je nezákonné. Uznesením Okresného riaditeľstva Policajného zboru v Šali, Odbor kriminálnej polície zo dňa 14.06.2021, ČVS: ORP-99/VYS-SA-2016 bolo obžalovanému vznesené obvinenie pre zločin podvodu podľa § 221 ods. 1, ods. 3 písm. a) Trestného zákona. Z lustrácie motorových vozidiel z č.l. 180-181, vyplýva, že A. B., narodený: XX.XX.XXXX, je vlastníkom dvoch motorových vozidiel a to Fiat Brava XX,XXL. XXXXXXXXXX, a motorového vozidla AUDI A4 S4, XX/XXXXXX/XXXXXXXXXXXXXXX Z aktuálneho odpisu registra trestov zo dňa 23.06.2025, vyplýva, že A. B., narodený: XX.XX.XXXX, nemá záznam v Registri trestov GPSR Z aktuálneho výpisu z centrálnej evidencie správnych deliktov a priestupkov zo dňa 23.06.2025 vyplýva, že A. B., narodený: XX.XX.XXXX, má 5 záznamov v registri priestupkov, všetky proti bezpečnosti a plynulosti cestnej premávky a posledný záznam má zo dňa 21.02.2024, pričom išlo o jazdu motorového vozidla bez pásov, a táto bola vybavená blokovou pokutou zaplatenou na mieste vo výške 30,-EUR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Na hlavnom pojednávaní konanom dňa 25.06.2025 súd procesné strany upovedomil o tom, že s ohľadom na novelu Trestného zákona je potrebné s poukazom na výšku škody skutok kladený obžalovanému za vinu posudzovať podľa Trestného zákona účinného od 06.08.2024, ktorý je pre obžalovaného priaznivejší, a to ako prečin podvodu podľa § 221 odsek 1, odsek 2 Trestného zákona, za ktorý možno páchateľa potrestať trestom odňatia slobody až na štyri roky. Podľa § 87 ods. 1 písm. d) Ak tento zákon neustanovuje inak, trestnosť činu zaniká uplynutím premlčacej doby, ktorá je päť rokov, ak ide o prečin, za ktorý tento zákon v osobitnej časti dovoľuje uložiť trest odňatia slobody s hornou hranicou trestnej sadzby prevyšujúcou tri roky, Podľa § 9 ods. 1 písm. a) Trestného poriadku trestné stíhanie nemožno začať, a ak už bolo začaté, nemožno v ňom pokračovať a musí byť zastavené, ak je trestné stíhanie premlčané. Podľa § 281 ods. 1 Trestného poriadku súd zastaví trestné stíhanie, ak na hlavnom pojednávaní zistí, že je tu niektorá z okolností uvedených v § 9 ods. 1. Článok 50 ods. 6 Ústavy Slovenskej republiky trestnosť činu sa posudzuje a trest sa ukladá podľa zákona účinného v čase, keď bol čin spáchaný. Neskorší zákon sa použije, ak je to pre páchateľa priaznivejšie. Podľa § 2 ods. 1 Trestného zákona trestnosť činu sa posudzuje a trest sa ukladá podľa zákona účinného v čase, keď bol čin spáchaný. Ak v čase medzi spáchaním činu a vynesením rozsudku nadobudnú účinnosť viaceré zákony, trestnosť činu sa posudzuje a trest sa ukladá podľa zákona, ktorý je pre páchateľa priaznivejší. Trestný čin podvodu je dokonaný až obohatením páchateľa alebo inej osoby. Obohatením treba rozumieť neoprávnené rozmnoženie majetku páchateľa alebo niekoho iného, pričom jeho výška sa nemusí zhodovať so škodou, ktorá je týmto trestným činom spôsobená poškodenému. Môže byť väčšia, ale aj menšia ako škoda spôsobená na cudzom majetku. (rozsudok Najvyššieho súdu Slovenskej republiky sp.zn. 4Tdo/38/2011) Trestný čin podvodu je teda dokonaný obohatením páchateľa alebo iného, pričom musí existovať príčinná súvislosť medzi omylom podvádzanej osoby a majetkovou dispozíciou vykonanou v omyle a tiež príčinná súvislosť medzi touto majetkovou dispozíciou na jednej strane a škodou na cudzom majetku a obohatením páchateľa alebo inej osoby na druhej strane. (uznesenie Krajského súdu v Prešove sp.zn. 10To/17/2023 zo dňa 06.07.2023). Uznesenie o vznesení obvinenia bolo vydané až 14.06.2021, nakoľko predchádzajúce uznesenie o vznesení obvinenia bolo ako nezákonné zrušené. V súvislosti so vznesením obvinenia obžalovanému ako skutočnosti, ktorá spôsobuje prerušenie premlčania trestného stíhania je potrebné uviesť, že sťažnosť proti uzneseniu o vznesení obvinenia nemá odkladný účinok a preto je takéto uznesenie vykonateľné dňom jeho vydania a účinok prerušenia premlčania trestného stíhania nastane aj napriek tomu, že uznesenie o vznesení obvinenia nie je ešte právoplatné. Vo vzťahu k uvedenému je však potrebné dodať, že účinky vydania uznesenia o vznesení obvinenia sú len „predbežné“, nakoľko predpokladom ich ďalšieho trvania je to, aby uznesenie o vznesení obvinenia zostalo aj naďalej v platnosti. Ak oprávnený orgán, buď na podklade sťažnosti alebo postupom podľa § 230 ods. 2 písm. e) Trestného poriadku (prípadne generálny prokurátor postupom podľa § 363 Trestného poriadku a nasledujúce), zruší uznesenie o vznesení obvinenia, z hľadiska procesnoprávneho pôjde už o neexistujúce uznesenie, ktoré naďalej nemôže mať a ani nemá žiadne právne účinky. V takomto prípade je teda potrebné vychádzať z toho, že premlčacia lehota plynula bez prerušenia, akoby k vydaniu uznesenia o vznesení obvinenia nikdy nebolo došlo. Je pravda, že v Českej republiky sa vyskytlo aj rozhodnutia, ktoré vychádza z právneho názoru, že aj uznesenie o vznesení obvinenia zaťažené určitými formálnymi nedostatkami, ktoré je neskôr, po jeho zrušení, nahradené novým uznesením, má účinky spočívajúce v prerušení premlčania trestného stíhania pre ten istý skutok (rozhodnutie NS 56/2009 – T), pričom podstatným je to, aby pôvodným uznesením o vznesení obvinenia, ktoré bolo neskôr zrušené, nebolo vznesené obvinenie len čisto formálne a účelovo len v záujme prerušenia plynutia premlčacej lehoty. K danému súd uvádza, že len</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>celkom výnimočne by sa dalo spätne zistiť, či zrušené uznesenie o vznesení obvinenia bolo alebo nebolo vydané len formálne za účelom prerušenia plynutia premlčacej doby. Súladnejším s princípom právnej istoty a zákazom ľubovôle štátnych orgánov je to, ak sa k zrušenému uzneseniu o vznesení obvinenia pristupuje tak, akoby nikdy nebolo vydané a ak ani nebude zakladať žiadne právne účinky. V prípade uznesenia o vznesení obvinenia zo dňa 06.04.2021 ide teda z procesnoprávneho hľadiska o neexistujúce uznesenie, ktoré nemá žiadne účinky, a teda nemôže mať ani účinky prerušenia premlčacej doby trestného stíhania. Takéto účinky by malo až uznesenie o vznesení obvinenia zo dňa 14.06.2021, kedy však už trestné stíhanie bolo premlčané. Trestný zákon neustanovuje okamih, od ktorého začína plynúť premlčacia doba, avšak súdna prax a právna veda vychádzajú z názoru, že premlčacia doba začína plynúť od spáchania trestného činu, teda od okamihu, kedy bol trestný čin dokonaný, respektíve v prípade pokračujúcich, trvajúcich a hromadných trestných činov od okamihu, kedy bola trestná činnosť dokončená. Rozhodná doba je doba ukončenia konania, avšak pokiaľ je znakom skutkovej podstaty účinok, prípadne ťažší účinok, potom premlčacia doba začína od vzniku účinku alebo ťažšieho účinku. Pri počítaní premlčacej doby je pritom potrebné vychádzať zo znenia ustanovenia § 136 Trestného zákona s tým, že premlčacia doba začne plynúť nasledujúceho dňa po tom, kedy nastala udalosť významná pre jej začiatok. Pri určovaní dĺžky premlčacej doby je nutné vychádzať z trestných sadzieb uvedených v osobitnej časti Trestného zákona, pričom konkrétna dĺžka premlčacej doby sa odvíja len od trestnej sadzby uvedenej v osobitnej časti Trestného zákona a to bez ohľadu na to, aký konkrétny trest bude možné páchateľovi uložiť. V rámci trestného stíhania súd zároveň nezistil existenciu doby, ktorá by sa do premlčacej doby v zmysle § 87 ods. 2 Trestného zákona nezapočítavala. Je pravda, že trestné stíhanie vo veci začaté dňa 02.06.2016 bolo prerušené, avšak k jeho prerušeniu došlo ešte v čase, kedy obžalovanému nebolo vznesené obvinenie. V takomto prípade, teda pred vydaním uznesenia o vznesení obvinenia, uznesenie o prerušení trestného stíhania nemá také účinky, že by sa doba prerušenia trestného stíhania vo veci do premlčacej doby nezapočítavala. V opačnom prípade by bolo možné dospieť k záveru, že pri nezistení páchateľa v zákonom ustanovenej premlčacej dobe by nedošlo k premlčaniu trestného stíhania u žiadneho trestného činu a tento stav by pretrvával bez časového obmedzenia, čo by popieralo zmysel a účel inštitútu premlčania. (porovnaj R 53/2016 Výška škody a dátum stíhaného skutku sú preukázané vykonanými dôkazmi. Pre posúdenie otázky premlčania je relevantná právna kvalifikácia súdom (porovnaj R 91/2015). Trestná sadzba v zmysle § 221 ods. 1 Trestného zákona je 0 až 2 roky. Trestná sadzba v zmysle § 221 ods. 2 Trestného zákona je 0 až 4 roky. Keďže v prípade stíhaného skutku ide o prečin, za ktorý tento zákon v osobitnej časti dovoľuje uložiť trest odňatia slobody s hornou hranicou trestnej sadzby prevyšujúcou tri roky, premlčacia doba v zmysle § 87 ods. 1 písm. d) Trestného zákona je 5 rokov. V súvislosti s uvedeným súd poukazuje na rozhodnutie Ústavného súdu Slovenskej republiky: 396. V obsahu čl. I napadnutého zákona v časti úpravy premlčacích dôb ústavný súd neidentifikoval také určujúce, rozlišujúce alebo vylučujúce kritérium, ktoré by v rozpore s princípom generality práva zacieľovalo právnu úpravu výslovne na osoby uvedené v bode 201 (iv) návrhu skupiny poslancov 2. K ochrane verejného záujmu v tomto konaní sa ústavný súd už vyjadril v časti venovanej legislatívnemu procesu. Je žiaduce dodať (obsahovo opätovne), že akékoľvek námietky atakujúce zmenu trestnej politiky štátu (ktorej vecné parametre ústavný súd okrem možnej excesívnosti, ako už bolo uvedené, neskúma) tvrdenou okolnosťou, že novoustanovené zmiernenie tejto politiky prinesie aj výhodu konkrétnym osobám v už vedených trestných konaniach, nie sú dôvodom na derogáciu dotknutej zmeny Trestného zákona ústavným súdom. Konkrétnym a taxatívne ustanoveným dôvodom takého záveru je, že ústava v čl. 50 ods. 6 prikazuje posúdiť trestnosť činu a uložiť trest podľa neskoršieho (neskôr účinného) zákona, ak je pre páchateľa priaznivejší než zákon účinný v čase spáchania činu, a to bezvýnimočne. Práve zákonná zmena, ktorá by nerešpektovala toto generálne pravidlo pre časovú pôsobnosť Trestného zákona a jeho zmien (stvárnené v § 2 ods. 1 tohto zákona), teda by ustanovovala výnimku z priaznivejšieho posúdenia podľa novoprijatého zákona celkovo pre niektoré osoby alebo niektoré trestné činy, by bola v tomto obsahovom prvku nesúladná s ústavou. (nález Ústavného súdu Slovenskej republiky sp.zn. PL.ÚS 3/2024 zo dňa 3.7.2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Skutok kladený obžalovanému za vinu bol spáchaný dňa 09.04.2016. Uznesenie o vznesení obvinenia, ktoré by malo účinky spočívajúce v prerušení premlčacej doby trestného stíhania, bolo vydané až dňa 14.06.2021, pričom obvinený v premlčacej dobe nespáchal nový trestný čin, za ktorý Trestný zákon ustanovuje trest rovnaký ani prísnejší. Z uvedeného plynie, že 5 ročná premlčacia doba uplynula dňa 10.04.2021. Na základe uvedených skutočností je zrejmé, že pri skutku, ktorý je obžalovanému kladený za vinu, došlo k premlčaniu trestného stíhania, čo spôsobilo zánik trestnosti činu v zmysle § 87 ods. 1 Trestného zákona, teda trestné stíhanie je neprípustné a bolo nevyhnutné ho zastaviť v zmysle § 9 ods. 1 písm. a) Trestného poriadku. Súd nerozhodoval rozsudkom o oslobodení obžalovaného spod obžaloby, nakoľko v tomto prípade obžalovaný má špecifické právo vyhlásiť do troch dní od oznámenia uznesenia o zastavení trestného stíhania, že na prejednaní veci trvá, čo by malo za následok, že v trestnom stíhaní sa bude pokračovať, o čom bol obžalovaný v zmysle § 9 ods. 4 Trestného poriadku osobitne poučený. Poškodeného NIKÉ, spol. s r.o., súd podľa § 288 odsek 3 Trestného poriadku s nárokom na náhradu škody, ktorý si v trestnom konaní uplatnil, odkázal na civilný proces. Vzhľadom na vyššie uvedené súd rozhodol tak, ako je uvedené vo výroku tohto uznesenia. Poučenie: Proti uzneseniu môže prokurátor a poškodený podať sťažnosť, ktorá má odkladný účinok, a to do troch pracovných dní od jeho oznámenia prostredníctvom Okresného súdu Galanta na Krajský súd v Trnave. V trestnom stíhaní sa bude pokračovať, ak obžalovaný vyhlási do troch dní od oznámenia uznesenia o zastavení trestného stíhania, že na prejednaní veci trvá, o čom musí byť obžalovaný poučený (§ 9 ods. 4 Trestného poriadku).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSGA:2025:2322010831.11 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSGA:2025:2322010831.11 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>