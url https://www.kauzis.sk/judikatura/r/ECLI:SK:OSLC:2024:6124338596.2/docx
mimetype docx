--- v0 (2026-11-04)
+++ v1 (2026-11-05)
@@ -112,51 +112,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Podľa článku IV. bodu 4 Rozhodnutia Úradu pre reguláciu sieťových odvetví č. XXXX/XXXX/X-XX z 10.3.2014 "Odberateľ je povinný uhradiť Dodávateľovi okrem ceny za združenú dodávku elektriny aj ďalšie platby, resp. poplatky súvisiace s predmetom Zmluvy, ak svojím konaním, resp. nekonaním vyvolal vznik skutočností a potrebu uskutočnenia ďalších úkonov (služieb) zo strany Dodávateľa a tieto sú spoplatňované podľa cenníka služieb Dodávateľa a/alebo cenníka služieb príslušných PDS. Odberateľ elektriny podpisom Zmluvy potvrdzuje, že sa oboznámil s platným cenníkom Dodávateľa a cenníkom služieb príslušných PDS." 11. Dňa 18.07.2024 Okresný súd Banská Bystrica v upomínacom konaní spisová značka 31Up/824/2024 vydal platobný rozkaz. Z dôvodu, že platobný rozkaz nebolo možné doručiť žalovanej, Okresný súd Banská Bystrica ako upomínací súd vyzval žalobcu, aby sa vyjadril a navrhol pokračovanie v konaní voči žalovanej na príslušnom súde. Žalobca navrhol pokračovať v konaní na príslušnom súde podľa Civilného sporového poriadku a následne Okresný súd Banská Bystrica vydal upovedomenie o postúpení veci na Okresný súd Lučenec, dňa 12.09.2024. 12. Podľa § 219 ods. 3 CSP, vo veciach, v ktorých súd rozhoduje rozsudkom bez nariadenia pojednávania, oznámi miesto a čas verejného vyhlásenia rozsudku na úradnej tabuli súdu a na webovej stránke príslušného súdu v lehote najmenej päť dní pred jeho vyhlásením. Ak o to strana požiada, súd jej oznámi miesto a čas verejného vyhlásenia rozsudku aj elektronickými prostriedkami. 13. Podľa § 297 písm. b/ CSP, súd na prejednanie sporu nariadi pojednávanie. Pojednávanie nie je potrebné nariadiť, ak b) ide iba o otázku jednoduchého právneho posúdenia veci, skutkové tvrdenia strán nie sú sporné a hodnota sporu bez príslušenstva neprevyšuje 1 000 eur. 14. Vzhľadom na vyššie uvedené súd na prejednanie sporu nenariadil pojednávanie a vo veci rozsudok verejne vyhlásil. Žalovaná sa ku žalobe v stanovenej lehote nevyjadrila, nepoprela skutkové tvrdenia žalobcu, ostala nečinná. 15. Súd vykonal dokazovanie prečítaním Zmluvy o združenej dodávke elektriny, Obchodných podmienok dodávky elektriny pri poskytovaní univerzálnej služby odberateľom elektriny v domácnosti, faktúry číslo 5003763059 splatná 07.06.2023, pokusu o zmier- predžalobnej výzvy, cenníky a zistil nasledovný skutkový stav: 16. Žalovaná odoberala elektrickú energiu na odbernom mieste E. F. XXXX/XX, D., EIC: XXXXXXXXXXXXXXXX, na základe Zmluvy o združenej dodávke elektriny. Žalobca vystavil žalovanej faktúru s variabilným symbolom 5003763059 na sumu 530,53 Eur so splatnosťou 07.06.2023. 17. Podľa § 488 Občianskeho zákonníka záväzkovým vzťahom je právny vzťah, z ktorého veriteľovi vzniká právo na plnenie (pohľadávka) od dlžníka a dlžníkovi vzniká povinnosť splniť záväzok. 18. Podľa § 489 Občianskeho zákonníka záväzky vznikajú z právnych úkonov, najmä zo zmlúv, ako aj zo spôsobenej škody, z bezdôvodného obohatenia alebo z iných skutočností uvedených v zákone. 19. Podľa § 588 Občianskeho zákonníka z kúpnej zmluvy vznikne predávajúcemu povinnosť predmet kúpy kupujúcemu odovzdať a kupujúcemu povinnosť predmet kúpy prevziať a zaplatiť zaň predávajúcemu dohodnutú cenu. 20. Podľa § 517 ods. 1, 2 Občianskeho zákonníka, dlžník, ktorý svoj dlh riadne a včas nesplní, je v omeškaní. Ak ho nesplní ani v dodatočnej primeranej lehote poskytnutej mu veriteľom, má veriteľ právo od zmluvy odstúpiť; ak ide o deliteľné plnenie, môže sa odstúpenie veriteľa za týchto podmienok týkať aj len jednotlivých plnení. Ak ide o omeškanie s plnením peňažného dlhu, má veriteľ právo požadovať od dlžníka popri plnení úroky z omeškania, ak nie je podľa tohto zákona povinný platiť poplatok z omeškania; výšku úrokov z omeškania a poplatku z omeškania ustanovuje vykonávací predpis. 21. Podľa § 26 ods. 1 zákona č. 251/2012 Z. z., zmluvou o dodávke elektriny sa zaväzuje dodávateľ elektriny dodávať elektrinu v dohodnutom množstve a v dohodnutom časovom priebehu výkonu odberateľovi elektriny a odberateľ elektriny sa zaväzuje zaplatiť dodávateľovi elektriny cenu za dodanú</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>elektrinu. Cena za dodanú elektrinu môže byť dohodnutá aj určením ceny alebo spôsobom výpočtu výšky ceny. Súčasťou zmluvy o dodávke elektriny môže byť aj dojednanie o poskytnutí flexibility. 22. Podľa § 26 ods. 9 zákona č. 251/2012 Z. z., zmluvou o združenej dodávke elektriny sa zaväzuje dodávateľ elektriny dodávať koncovému odberateľovi elektrinu vymedzenú množstvom a časovým priebehom výkonu, zabezpečiť distribúciu elektriny do odberného miesta odberateľa vrátane súvisiacich služieb a prevziať za odberateľa zodpovednosť za odchýlku a koncový odberateľ elektriny sa zaväzuje zaplatiť dodávateľovi elektriny cenu za dodanú elektrinu a za distribúciu elektriny a súvisiace služby. Cena za dodanú elektrinu môže byť dohodnutá aj spôsobom určenia alebo výpočtu ceny. Súčasťou zmluvy o združenej dodávke elektriny môže byť aj dojednanie o poskytnutí flexibility. 23. Podľa § 34 ods. 1 písm. c/ zákona č. 251/2012 Z. z., dodávateľ elektriny má právo c) dodávať elektrinu odberateľovi elektriny. 24. Z vykonaného dokazovania vyplynulo, že medzi žalobcom a žalovanou bola uzavretá Zmluva o združenej dodávke elektriny, na odbernom mieste D., E. F. XXXX/XX podľa Zákona o energetike č. 251/2012 Z. z. Povinnosťou účastníkov záväzkového právneho vzťahu bolo dodržiavať všetky povinnosti, ktoré zo zmluvy pre nich vyplývajú. Pokiaľ žalovaná elektrickú energiu odoberala, bola povinná zaplatiť žalobcovi faktúry v deň splatnosti. Žalovaná za odobratú elektrickú energiu nezaplatila, preto žalobca dôvodne podal žalobu na plnenie. Súd preto žalovanú zaviazal na zaplatenie istiny vo výške 523,33 Eur. 25. V zmysle Nariadenia vlády SR č. 87/95 Z. z. v znení noviel § 517 ods. 1, 2 Občianskeho zákonníka súd priznal žalobcovi úrok z omeškania podľa § 3 tohto nariadenia, a to vo výške určenej v zmysle príslušných ustanovení Občianskeho zákonníka 8,75 % ročný úrok z omeškania zo sumy 523,33 od 08.06.2023 do zaplatenia, t. j. odo dňa nasledujúceho po splatnosti faktúry. 26. Podľa § 255 ods. 1 Civilného sporového poriadku (ďalej CSP), súd prizná strane náhradu trov konania podľa pomeru jej úspechu vo veci. 27. Podľa § 262 ods. 1, 2 CSP, Ods. 1: o nároku na náhradu trov konania rozhodne aj bez návrhu súd v rozhodnutí, ktorým sa konanie končí. Ods. 2: O výške náhrady trov konania rozhodne súd prvej inštancie v lehote do 60 dní po právoplatnosti rozhodnutia, ktorým sa konanie končí, samostatným uznesením, ktoré vydá súdny úradník. 28. Súd žalobcovi priznal plnú náhradu trov konania z dôvodu, že bol úspešný v konaní, o jej výške súd rozhodne po právoplatnosti tohto rozsudku. Poučenie: Proti tomuto rozhodnutiu je prípustné odvolanie, ktoré sa podáva v lehote 15 dní odo dňa doručenia písomného vyhotovenia rozsudku, prostredníctvom Okresného súdu Lučenec, Dr. Herza 14, 984 37 Lučenec na Krajský súd Banská Bystrica, a to písomne. Odvolanie je potrebné predložiť s potrebným počtom rovnopisov a s prílohami tak, aby jeden rovnopis zostal na súde, a aby každá strana sporu dostala jeden rovnopis odvolania. Ak strana sporu nepredloží potrebný počet rovnopisov a príloh, súd vyhotoví kópie na jej trovy. Podľa § 363 Civilného sporového poriadku, v odvolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (odvolacie dôvody) a čoho sa odvolateľ domáha (odvolací návrh). Podľa § 364 Civilného sporového poriadku, rozsah, v akom sa rozhodnutie napáda, môže odvolateľ rozšíriť len do uplynutia lehoty na podanie odvolania. Podľa § 365 ods. 1 Civilného sporového poriadku, odvolanie možno odôvodniť len tým, že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>a) neboli splnené procesné podmienky, b) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces, c) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, d) konanie má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie vo veci, e) súd prvej inštancie nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností, f) súd prvej inštancie dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam, g) zistený skutkový stav neobstojí, pretože sú prípustné ďalšie prostriedky procesnej obrany alebo ďalšie prostriedky procesného útoku, ktoré neboli uplatnené, alebo h) rozhodnutie súdu prvej inštancie vychádza z nesprávneho právneho posúdenia veci. Podľa § 365 ods. 2 Civilného sporového poriadku, odvolanie proti rozhodnutiu vo veci samej možno odôvodniť aj tým, že právoplatné uznesenie súdu prvej inštancie, ktoré predchádzalo rozhodnutiu vo veci samej, má vadu uvedenú v odseku 1, ak táto vada mala vplyv na rozhodnutie vo veci samej. Podľa § 365 ods. 3 Civilného sporového poriadku, odvolacie dôvody a dôkazy na ich preukázanie možno meniť a dopĺňať len do uplynutia lehoty na podanie odvolania. Podľa § 366 Civilného sporového poriadku, prostriedky procesného útoku alebo prostriedky procesnej obrany, ktoré neboli uplatnené v konaní pred súdom prvej inštancie, možno v odvolaní použiť len vtedy, ak a) sa týkajú procesných podmienok, b) sa týkajú vylúčenia sudcu alebo nesprávneho obsadenia súdu, c) má byť nimi preukázané, že v konaní došlo k vadám, ktoré mohli mať za následok nesprávne rozhodnutie vo veci alebo d) ich odvolateľ bez svojej viny nemohol uplatniť v konaní pred súdom prvej inštancie. Podľa § 367 ods. 1 Civilného sporového poriadku, ak podá ten, kto je na to oprávnený, včas odvolanie, nenadobúda rozhodnutie právoplatnosť, dokiaľ o odvolaní právoplatne nerozhodne odvolací súd. Podľa § 367 ods. 2 Civilného sporového poriadku, ak sa rozhodlo o niekoľkých právach so samostatným skutkovým základom alebo ak sa rozhodnutie týka niekoľkých subjektov a ide o samostatné spoločenstvo podľa § 76 a odvolanie sa výslovne vzťahuje len na niektoré práva alebo na niektoré subjekty, nie je právoplatnosť výroku, ktorý nie je napadnutý, odvolaním dotknutá. To neplatí, ak od rozhodnutia o napadnutom výroku závisí výrok, ktorý odvolaním nebol výslovne dotknutý, alebo ak určitý spôsob usporiadania vzťahu medzi stranami vyplýva z osobitného predpisu. Podľa § 367 ods. 3 Civilného sporového poriadku, právoplatnosť ostatných výrokov nie je dotknutá ani vtedy, ak odvolanie smeruje len proti výroku o trovách konania, o príslušenstve pohľadávky, o jej splatnosti alebo o predbežnej vykonateľnosti. Podľa § 368 Civilného sporového poriadku, osoba oprávnená podať odvolanie sa môže odvolania vzdať. Vzdať sa odvolania možno len voči súdu, a to až po vyhlásení rozhodnutia. Podľa § 369 ods. 1 Civilného sporového poriadku, dokiaľ o odvolaní nebolo rozhodnuté, možno ho vziať späť. Ak odvolateľ vzal odvolanie späť, nemôže ho podať znova. Podľa § 369 ods. 2 Civilného sporového poriadku, ak odvolateľ vezme odvolanie späť, právoplatnosť napadnutého rozhodnutia nastane, ako keby k podaniu odvolania nedošlo. Lehoty, ktoré majú plynúť od právoplatnosti napadnutého rozhodnutia, plynú v takom prípade od právoplatnosti uznesenia o zastavení odvolacieho konania. Podľa § 369 ods. 3 Civilného sporového poriadku, ak sa odvolanie, o ktorom nebolo rozhodnuté, vzalo späť, odvolací súd odvolacie konanie zastaví. Podľa § 369 ods. 4 Civilného sporového poriadku, ak sa odvolanie vzalo späť sčasti, použijú sa ustanovenia predchádzajúcich odsekov primerane.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Ak povinný dobrovoľne nesplní, čo mu ukladá vykonateľné rozhodnutie, oprávnený môže podať návrh na vykonanie exekúcie podľa osobitného zákona; ak ide o rozhodnutie o výchove maloletých detí, návrh na súdny výkon rozhodnutia.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSLC:2024:6124338596.2 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSLC:2024:6124338596.2 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>