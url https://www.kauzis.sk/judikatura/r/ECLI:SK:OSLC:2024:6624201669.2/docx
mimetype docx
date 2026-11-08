--- v0 (2026-11-08)
+++ v1 (2026-11-08)
@@ -77,51 +77,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Spisová značka: Identifikačné číslo súdneho spisu: Dátum vydania rozhodnutia: Meno a priezvisko sudcu, VSÚ: ECLI:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Okresný súd Lučenec 38Csp/43/2024 6624201669 22. 05. 2024 JUDr. Tomáš Minárik ECLI:SK:OSLC:2024:6624201669.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Uznesenie Okresný súd Lučenec v spore žalobcu: Všeobecná úverová banka, a. s.; skrátený názov VÚB, a. s., IČO: 31 320 155, so sídlom Mlynské Nivy 1, 829 90 Bratislava - Ružinov, zastúpeného: Advokátska kancelária Gallo, s. r. o., Jilemnického 4012/30, 036 01 Martin, proti žalovanému: F. C., H.. XX. XX. XXXX, bytom Ď. XX, XXX XX Ď., zastúpenému advokátkou Mgr. Andreou Legényovou, Komenského 3, Veľký Krtíš, o zaplatenie 4 233,29 Eur s prísl., takto rozhodol: I. Konanie sa z a s t a v u j e . II. Žiadna zo strán n e m á nárok na náhradu trov konania. odôvodnenie: 1. Žalobca sa žalobou doručenou súdu dňa 27. 03. 2024 domáhal zaplatenia 4 233,29 Eur s prísl. 2. Pred začatím pojednávania, podaním doručeným súdu dňa 17. 05. 2024 žalobca prostredníctvom splnomocneného zástupcu oznámil, že žalobu berie späť v celom rozsahu z dôvodu uzavretia mimosúdnej dohody a žiada konanie zastaviť. Zároveň požiadal súd o vrátenie zaplateného súdneho poplatku. 3. Podľa § 144 Zákona č. 160/2015 Z. z. Civilný sporový poriadok (ďalej len „CSP“), žalobca môže vziať žalobu späť. 4. Podľa § 145 ods. 1 CSP, ak je žaloba vzatá späť celkom, súd konanie zastaví. 5. Podľa § 146 ods. 1,2 CSP, súd konanie nezastaví, ak žalovaný so späťvzatím žaloby z vážnych dôvodov nesúhlasí. Na nesúhlas žalovaného so späťvzatím žaloby sa neprihliada, ak dôjde k späťvzatiu žaloby skôr, než sa začalo predbežné prejednanie sporu podľa § 168 alebo pojednávanie. Súhlas žalovaného je potrebný vždy, ak určitý spôsob usporiadania vzťahu medzi stranami vyplýva z osobitného predpisu. 6. Späťvzatie žaloby je dispozitívnym procesným úkonom žalobcu, z ktorého obsahu jednoznačne vyplýva prejav vôle žalobcu, že na prejednaní svojej žaloby nemá záujem. Rozhodnutie o späťvzatí žaloby je závislé na súhlasnom, či nesúhlasnom stanovisku druhej strany sporu k danému procesnému úkonu žalobcu. Na nesúhlas žalovaného so späťvzatím sa neprihliada, ak dôjde k späťvzatiu žaloby skôr, než sa začalo predbežné prejednanie sporu podľa § 168 CSP alebo pojednávanie. 7. Zo strany žalobcu došlo k späťvzatiu žaloby v celom rozsahu späť z dôvodu mimosúdneho vyriešenia sporu so žalovaným pred začatím prvého pojednávania, preto prípadný nesúhlas žalovaného so späťvzatím by nebol účinný, preto potom súd konanie zastavil. 8. Podľa § 256 odsek 1 CSP, ak strana procesne zavinila zastavenie konania, súd prizná náhradu trov konania protistrane. 9. Podľa § 262 odsek 1 CSP, o nároku na náhradu trov konania rozhodne aj bez návrhu súd v rozhodnutí, ktorým sa konanie končí. 10. Súd pri rozhodovaní o nároku na náhradu trov konania skúmal procesnú zodpovednosť pri zastavení konania na oboch procesných stranách, vzhľadom k tomu, že k zastaveniu sporového konania prišlo v dôsledku späťvzatia žaloby. V tomto prípade, žalobca zobral žalobu v celom rozsahu späť z dôvodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>mimosúdneho vyriešenia sporu, teda nemožno skonštatovať procesné zavinenie ani u jednej zo strán sporu, preto potom súd o trovách konania rozhodol podľa § 256 odsek 1 CSP a contrario tak, že žiadna zo strán nemá právo na náhradu trov konania. 11. O vrátení zaplateného súdneho poplatku rozhodne vyšší súdny úradník samostatným uznesením. Poučenie: Proti tomuto uzneseniu možno podať odvolanie v lehote 15 dní odo dňa jeho doručenia. Odvolanie sa podáva na Okresnom súde Lučenec, pracovisko Veľký Krtíš, SNP 714/2, Veľký Krtíš písomne v dvoch vyhotoveniach a rozhoduje o ňom Krajský súd v Banskej Bystrici. V odvolaní sa uvedie, ktorému súdu je určené, kto ho robí, ktorej veci sa týka, čo sa ním sleduje, uvedie sa spisová značka, ďalej sa uvedie proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (odvolacie dôvody) a čoho sa odvolateľ domáha (odvolací návrh). Odvolanie musí byť podpísané. Rozsah, v akom sa rozhodnutie napáda môže odvolateľ rozšíriť len do uplynutia lehoty na podanie odvolania.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSLC:2024:6624201669.2 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSLC:2024:6624201669.2 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>