--- v0 (2026-11-05)
+++ v1 (2026-11-06)
@@ -102,51 +102,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>8. Podľa § 328 ods. 1 CSP, ak súd nepostupoval podľa § 327, nariadi neodkladné opatrenie, ak sú splnené podmienky podľa § 325 ods. 1, inak návrh na nariadenie neodkladné opatrenia zamietne. 9. Podľa § 329 ods. 1 veta prvá CSP, súd môže rozhodnúť o návrhu na nariadenie neodkladného opatrenia aj bez výsluchu a vyjadrenia strán a bez nariadenia pojednávania. 10. Podľa § 329 ods. 2 CSP, pre neodkladné opatrenie je rozhodujúci stav v čase vydania uznesenia súdu prvej inštancie. 11. Účelom neodkladných opatrení vo veciach maloletých je poskytnutie preventívnej ochrany ich právam a záujmom, ešte pred ich porušením, či ohrozením. Všeobecné zásady charakterizujúce inštitút neodkladného opatrenia sa vzťahujú aj na konanie vo veciach maloletých, v ktorom sú súdy povinné prioritne chrániť záujmy maloletých detí a prioritne poskytnúť zvýšenú ochranu ich právam. V konaní starostlivosti o maloleté dieťa je nariadenie neodkladného opatrenia na mieste, ak si to vyžaduje verejný záujem § 361 CMP, ak je potrebné nariadiť platiť výživné v nevyhnutnej miere, a aby ten, kto má maloletého pri sebe, maloletého dočasne odovzdal do starostlivosti toho, koho označí súd, alebo do striedavej osobnej starostlivosti § 367 ods. 1 CMP. Ustanovenie § 367 CMP odráža úpravu v mimosporových konaniach, v ktorých sa ponecháva širší priestor pre ingerenciu štátu a realizáciu verejnej moci pri poskytovaní právnej ochrany, a to z úradnej povinnosti, s cieľom ochrany práv účastníkov pri súčasnom presadzovaní verejného záujmu, ak si to vyžaduje neodkladná ochrana práv a právom chránených záujmov. Pokiaľ ide o inštitút neodkladných opatrení treba uviesť, že neodkladné opatrenia sú neodkladnými predovšetkým v tom zmysle, že ich možno nariadiť aj pred začatím konania vo veci samej, sú prípustné aj počas konania, ako aj po jeho skončení podľa ust. § 324 ods.1 CSP. Z charakteru neodkladného opatrenia taktiež vyplýva, že pred jeho nariadením súd nemusí zistiť všetky skutočnosti, ktoré sú potrebné pre vydanie konečného rozhodnutia a pri zisťovaní nemusí byť vždy dodržaný formálny postup stanovený na dokazovanie. Vo všetkých veciach starostlivosti súdu o maloleté deti je prvoradý záujem maloletého dieťaťa. 12. Súd mal za preukázanú dôvodnosť podaného návrhu o nariadenie neodkladného opatrenia podľa § 367 ods. 1 CMP, keďže je v záujme maloletého dieťaťa. Jeho rodičia nemajú vytvorené vhodné sociálne a bytové podmienky na zabezpečenie všestrannej starostlivosti o svoje maloleté dieťa, ako</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ani zručnosti na starostlivosť o maloleté dieťa s touto diagnózou, čo sami priznali pracovníkom úradu. Od tretieho dňa je maloletý sondovaný za účelom šetrenia nosovej sliznice. Absolvoval vyšetrenia na ortodontickej a plastickej ambulancii dňa 24.10.2024 v doprovode matky. Následne bol prijatý na úsek patologických novorodencov. Má zavedenú názogastrickú sondu, toleruje 60 ml. formuly. Matka nevyvíja aktívnu snahu zaučiť sa do starostlivosti ošetrovania slizníc v ústnej dutine a nosovej dutine, vidí problém absolvovať sled chirurgických intervencií z domu aj z finančného hľadiska. Súd zároveň uložil povinnosť C. D. A. E., D., D. J. XX, XXX XX F., G.. H. I. A., oddelenie patologických novorodencov odovzdať maloleté dieťa A. B., nar. XX.XX.XXXX do dočasnej starostlivosti O. E. H. K. J., P. Q. XX, XXX XX L., ktoré si dieťa prevezme z nemocnice za súčinnosti Úradu práce sociálnych vecí a rodiny Lučenec. Poučenie: Proti tomuto uzneseniu je prípustné odvolanie v lehote 15 dní odo dňa jeho doručenia cestou Okresného súdu Lučenec, Dr. Herza 14, 984 37 Lučenec na Krajský súd v Žiline. Toto uznesenie je vykonateľné jeho vyhotovením. Odvolanie je potrebné predložiť v potrebnom počte rovnopisov tak, aby sa jeden rovnopis s prílohami mohol založiť do súdneho spisu a aby každý ďalší subjekt dostal jeden rovnopis s prílohami. Ak sa nepredloží potrebný počet rovnopisov a príloh, súd vyhotoví kópie na trovy toho, kto odvolanie podal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Odvolanie sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (odvolacie dôvody) a čoho sa odvolateľ domáha (odvolací návrh). Podľa § 62 ods. 1 CMP, odvolanie možno odôvodniť aj tým, že súd prvej inštancie nesprávne alebo neúplne zistil skutočný stav veci. Podľa § 62 ods. 2 CMP, odvolacie dôvody možno meniť a dopĺňať až do rozhodnutia o odvolaní. Podľa § 63 CMP, v odvolacom konaní možno uvádzať nové skutkové tvrdenia a predkladať nové dôkazné návrhy. Podľa § 64 CMP, zmena návrhu na začatie konania je v odvolacom konaní prípustná. Podľa § 65 CMP, odvolací súd nie je viazaný rozsahom odvolania vo veciach, v ktorých možno začať konanie aj bez návrhu. Podľa § 66 CMP, odvolací súd nie je odvolacími dôvodmi viazaný. Podľa § 67 CMP, na vady konania pred súdom prvej inštancie prihliada odvolací súd, len ak mali za následok nesprávne rozhodnutie vo veci. Podľa § 367 ods. 3 CMP, uznesenie o nariadení neodkladného opatrenia je vykonateľné vyhlásením; ak sa nevyhlasuje, je vykonateľné, len čo bolo vyhotovené. Ak účastník konania nesplní povinnosť, ktorú mu ukladá vykonateľné rozhodnutie, oprávnený účastník môže podať návrh na súdny výkon rozhodnutia alebo na exekúciu podľa osobitného predpisu.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSLC:2024:6624205286.2 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSLC:2024:6624205286.2 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>