--- v0 (2026-11-05)
+++ v1 (2026-11-06)
@@ -102,51 +102,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>sa má maloleté dieťa zveriť do náhradnej osobnej starostlivosti prarodiča, súrodenca maloletého dieťaťa alebo súrodenca rodiča maloletého dieťaťa, splnenie podmienky trvalého pobytu na území Slovenskej republiky sa nevyžaduje za predpokladu, že prarodič, súrodenec maloletého dieťaťa alebo súrodenec rodiča maloletého dieťaťa má evidovaný trvalý pobyt alebo iný obdobný pobyt na území členského štátu Európskej únie. 13. Podľa § 45 ods. 3 Zákona o rodine, v rozhodnutí súd vymedzí osobe, ktorej bolo maloleté dieťa zverené do náhradnej osobnej starostlivosti, jej rozsah práv a povinností k maloletému dieťaťu. 14. Podľa § 45 ods. 4 Zákona o rodine, osoba, ktorej bolo maloleté dieťa zverené do náhradnej osobnej starostlivosti, je povinná vykonávať osobnú starostlivosť o maloleté dieťa v rovnakom rozsahu, v akom ju vykonávajú rodičia; osoba, ktorej bolo maloleté dieťa zverené do náhradnej osobnej starostlivosti vykonávanej na území Slovenskej republiky, je povinná najmenej 30 dní pred dočasným premiestnením maloletého dieťaťa oznámiť súdu dočasné premiestnenie maloletého dieťaťa do cudziny na dobu dlhšiu ako tri mesiace spolu s údajom o mieste, účele a dĺžke pobytu v cudzine a o iných významných skutočnostiach súvisiacich s dočasným premiestnením. Právo zastupovať maloleté dieťa a spravovať jeho majetok má iba v bežných veciach. Ak táto osoba predpokladá, že rozhodnutie zákonného zástupcu maloletého dieťaťa v podstatných veciach nie je v súlade so záujmom maloletého dieťaťa, môže sa domáhať, aby tento súlad pri konkrétnom rozhodnutí zákonného zástupcu preskúmal súd. 15. Podľa § 45 ods. 5 Zákona o rodine, na správu majetku maloletého dieťaťa sa primerane použijú ustanovenia § 32 a 33. 16. Podľa § 45 ods. 6 Zákona o rodine, rodičia maloletého dieťaťa vykonávajú práva a povinnosti vyplývajúce z rodičovských práv a povinností len v rozsahu, v akom nepatria osobe, ktorej bolo maloleté dieťa zverené do náhradnej osobnej starostlivosti. Rodičia majú právo stýkať sa s maloletým dieťaťom, ktoré bolo zverené do náhradnej osobnej starostlivosti. Ak sa s osobou, ktorej bolo maloleté dieťa takto zverené, nedohodnú o výkone tohto práva, rozhodne na návrh niektorého z rodičov alebo tejto osoby súd. 17. Podľa §45 ods. 7 Zákona o rodine, vyživovacia povinnosť rodičov voči maloletému dieťaťu rozhodnutím súdu podľa odseku 1 nezaniká. 18. Podľa § 45 ods. 8 Zákona o rodine, súd pri rozhodovaní o zverení maloletého dieťaťa do náhradnej osobnej starostlivosti určí rodičom alebo iným fyzickým osobám povinným poskytovať maloletému dieťaťu výživné rozsah ich vyživovacej povinnosti a súčasne im uloží povinnosť, aby počas trvania náhradnej osobnej starostlivosti, najdlhšie však do dovŕšenia plnoletosti dieťaťa, poukazovali výživné úradu práce, sociálnych vecí a rodiny. Ak povinný podľa prvej vety neplní vyživovaciu povinnosť poukazovaním výživného úradu práce, sociálnych vecí a rodiny, má tento úrad právo vykonávať úkony vo veciach uplatňovania nárokov na výživné maloletého dieťaťa, vrátane uplatňovania týchto nárokov v exekučnom konaní, vo svojom mene a na účet tohto maloletého dieťaťa. Ak je maloleté dieťa zverené do náhradnej osobnej starostlivosti podľa odseku 2 druhej vety osobe, ktorá nemá trvalý pobyt na území Slovenskej republiky, súd povinnému uloží povinnosť, aby výživné poukazoval tejto osobe; úrad práce, sociálnych vecí a rodiny nemá v tomto prípade právo vykonávať úkony vo veciach uplatňovania nárokov na výživné maloletého dieťaťa. Po dovŕšení plnoletosti dieťaťa, ktoré bolo zverené do náhradnej osobnej starostlivosti, sú rodičia povinní poukazovať výživné dieťaťu. 19. Podľa § 45 ods. 9 Zákona o rodine, súd najmenej raz za šesť mesiacov zhodnotí v súčinnosti s orgánom sociálnoprávnej ochrany detí alebo v súčinnosti s inými osobami, ktoré sú oboznámené s pomermi maloletého dieťaťa, výkon náhradnej osobnej starostlivosti, a to najmä kvalitu starostlivosti o dieťa v náhradnej osobnej starostlivosti a skutočnosť, či rodičia môžu zabezpečiť osobnú starostlivosť o maloleté dieťa. 20. Podľa § 47 ods. 1 Zákona o rodine, náhradná osobná starostlivosť zaniká a) dosiahnutím plnoletosti dieťaťa, b) smrťou maloletého dieťaťa, c) smrťou osoby, ktorej bolo maloleté dieťa zverené do náhradnej osobnej starostlivosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>d) právoplatným rozhodnutím súdu o zániku dôvodu, pre ktorý bolo maloleté dieťa zverené do náhradnej osobnej starostlivosti, e) právoplatným rozhodnutím súdu o zrušení náhradnej osobnej starostlivosti, f) rozvodom manželov, ktorým bolo maloleté dieťa zverené do spoločnej náhradnej osobnej starostlivosti podľa § 46. 21. Podľa § 47 ods. 2 Zákona o rodine, súd zruší náhradnú osobnú starostlivosť len z vážnych dôvodov, najmä ak osoba, ktorej bolo maloleté dieťa zverené do náhradnej osobnej starostlivosti, zanedbáva maloleté dieťa alebo porušuje svoje povinnosti; urobí tak vždy, ak o to táto osoba požiada. 22. Podľa 47 ods. 5 Zákona o rodine, ak zanikne náhradná osobná starostlivosť z dôvodov uvedených v odseku 1 písm. c) alebo e) a rodičia naďalej nezabezpečujú alebo nemôžu zabezpečiť osobnú starostlivosť o maloleté dieťa, súd rozhodne o ďalšej náhradnej osobnej starostlivosti o maloleté dieťa. 23. Podľa § 62 ods. 3 Zákona o rodine, každý rodič bez ohľadu na svoje schopnosti, možnosti a majetkové pomery je povinný plniť svoju vyživovaciu povinnosť v minimálnom rozsahu vo výške 30 % zo sumy životného minima na nezaopatrené neplnoleté dieťa alebo na nezaopatrené dieťa podľa osobitného zákona. 24. Podľa § 75 ods. Zákona o rodine, pri určení výživného prihliadne súd na odôvodnené potreby oprávneného, ako aj na schopnosti, možnosti a majetkové pomery povinného. Na schopnosti, možnosti a majetkové pomery povinného prihliadne súd aj vtedy, ak sa povinný vzdá bez dôležitého dôvodu výhodnejšieho zamestnania, zárobku, majetkového prospechu; rovnako prihliadne aj na neprimerané majetkové riziká, ktoré povinný na seba berie. 25. Podľa § 76 ods. 1 Zákona o rodine, výživné sa platí v pravidelných opakujúcich sa sumách, ktoré sú zročné vždy na mesiac dopredu. 26. Na základe výsledkov vykonaného dokazovania, v súlade s vyššie citovanými zákonnými ustanoveniami, po preukázaní skutkového stavu, súd vyhovel návrhu a zveril maloletého A. B. C., nar. XX.XX.XXXX do náhradnej osobnej starostlivosti jeho tete – sestre matky D. E., pretože návrh považuje za dôvodný. D. E. zabezpečuje osobnú starostlivosť maloletému od času, kedy bol prepustený z nemocnice v Liptovskom Mikuláši dňa 29.04.2025. Z pripojeného spisu Okresného súdu Liptovský Mikuláš sp. zn. 20P/119/2023 mal súd preukázané, že rozsudkom Okresného súdu Liptovský Mikuláš zo dňa 12.02.2024, č. k. 20P/119/2023-75, ktorý nadobudol právoplatnosť a vykonateľnosť dňa 07.03.2024 má D. E. do náhradnej osobnej starostlivosti zvereného aj prvorodeného syna matky, maloletého N. A., nar. XX.XX.XXXX. D. E. žije v spoločnej domácnosti s jej manželom, dvoma maloletými deťmi vo veku 14 rokov (maloletý M.) a 11 rokov (maloletá D.) a tiež maloletým N. A.. Podľa poslednej správy zo šetrenia pomerov dňa 02.01.2025 v rodine D. E., založenej do spisu Okresného súdu Liptovský Mikuláš sp. zn. 20P/119/2023, vyplýva, že matka maloletého nemá vytvorené podmienky pre starostlivosť o maloletého N. A.. Matka spolu s otcom maloletého N. sa do júla 2024 zdržiavali v Dubnici nad Váhom. Následne sa vrátili do Liptovského Mikuláša a bývali v hoteli Palazzo, kde za ubytovanie platili 400 eur mesačne, ktoré uhrádzala matka otca maloletého. V júli 2024 bola matka hospitalizovaná na psychiatrickom oddelení nemocnice v Ružomberku, nakoľko odišla za kamarátom do Ružomberka a požila alkohol aj napriek tomu, že bola v piatom mesiaci tehotenstva. Od septembra 2024 bývala matka na adrese O. XXXX J. P. F. G. B.. S otcom maloletého N. boli rozídení, následne sa k sebe vrátili a od 19.09.2024 netvoria pár. Matka nemala stále bydlisko. 27. Matka bola s maloletým A. B. hospitalizovaná po jeho narodení v nemocnici v Bratislave, následne v Martine od 25.03.2025 do 02.04.2025 a v Liptovskom Mikuláši od 02.04.2025 do 29.04.2025. Maloletý A. B. sa narodil s vrodenou vadou - hypoplastický ľavokomorový syndróm a defekt predsieňového septa secundum. Už zo strany Národného ústavu srdcových a cievnych chorôb, a.s., detské kardiocentrum Bratislava, kde bol maloletý prakticky od narodenia hospitalizovaný, bolo sociálnej kuratele avizované, že matka nemá vytvorené vhodné podmienky pre starostlivosť o maloletého. Matka nemá stále bydlisko a jej správanie je mimo akceptovateľnej normy. Matka potrebuje odbornú pomoc a vedenie vo vzťahu k starostlivosti o maloletého, ktorý si aktuálne vyžaduje intenzívnu starostlivosť a zvýšený dohľad. To matka maloletému aktuálne nedokáže poskytnúť. Podľa správy doktorky poverenej vedením detského oddelenia nemocnice v Liptovskom Mikuláši MUDr. B. C. zo dňa 09.04.2025 bola matka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>k maloletému prijatá na oddelenie ako doprovod dňa 02.04.2025, avšak mala problém dodržiavať prevádzkový poriadok detského oddelenia, nerešpektovala odporúčania personálu a v starostlivosti o maloletého potrebuje dohľad druhou osobou. Napokon matka vo večerných hodinách dňa 08.04.2025 z detského oddelenia odišla. Zo záverov prípadovej konferencie konanej dňa 10.04.2025 na Úrade práce, sociálnych vecí a rodiny Liptovský Mikuláš mal súd osvedčené, že matka maloletého súhlasí so zverením maloletého do dočasnej starostlivosti jej sestry D. E.. Na pojednávaní síce uviedla, že aktuálne asi nesúhlasí s náhradnou osobnou starostlivosťou svojej sestry o maloletého, pretože jej nie je umožnené ho vidieť, keď chce, ale v zásade priznala, že podmienky na to, aby sa mohla o svoje deti starať si vytvára len teraz, hľadá si prácu a snaží sa o zastabilizovanie bývania. D. E. uviedla, že matka nechodieva pravidelne ani za starším synom N.. Má chodievať vždy v utorky a štvrtky a aj niekoľko týždňov neprišla. Potom si myslí, že keď napíše sms, že ona ihneď mimo týchto dní je doma a pripravená jej umožniť stretnutie s deťmi. Súd mal preukázané, že matka, ako tomu bolo aj v konaní sp. zn. 20P/119/2023, je stále neistá vo svojich postojoch. I keď argumentuje a proklamuje silnú túžbu starať sa o maloletého A. B. (i o maloletého N.), faktom zostáva, že doposiaľ si matka nevyriešila svoju situáciu tak, aby aspoň určitý čas mala stabilizované pomery, aby mohla prevziať maloletého A. B., ako aj maloletého N. do svojej starostlivosti. Matka má aktuálne partnera, s ktorým podľa jej tvrdení zdieľa spoločnú domácnosť na ulici O. v G. B., avšak zo strany kurately bolo zistené, že za obdobie posledných mesiacov, kedy matka bola ešte tehotná a následne potom sa matka striedavo zdržiavala u kamaráta na sídlisku Podbreziny v Liptovskom Mikuláši, ako aj v byte na ulici Revolučná v Liptovskom Mikuláši. Matka neumožnila prešetriť pomery u kamaráta na Podbrezinách, u ktorého sa zdržiavala, pretože si to on neprial. Matka istý čas nemala prístup ani do bytu na Revolučnej ulici, nakoľko jej aktuálny priateľ zabudol dať kľúče. Nie je dobre možné vysvetliť, že pokiaľ je matka v stabilnom vzťahu s priateľom, tento jej zabudne prenechať kľúče od bytu, v ktorom spoločne bývajú, keď odchádza na dlhšiu dobu do zahraničia. 28. Uvedené skutočnosti preukazujú nateraz nestálosť bývania a jeho trvalé nezabezpečenie na strane matky, čo je základným predpokladom, aby matka mohla vykonávať osobnú starostlivosť o maloleté deti, ktoré nemôžu byť vystavené neistote bývania. Súd konštatuje, že tieto skutočnosti si matka čiastočne uvedomuje a napriek všetkým negatívnym záležitostiam z minulosti má úprimnú snahu vyriešiť svoju osobnú situáciu tak, aby sa dokázala starať o svoje maloleté deti, t. j. aj o maloletého A. B.. Toho času však stabilizované pomery vo všetkých potrebných oblastiach nemá. Aj s platením bývania je matka odkázaná na priateľa, nakoľko výška nájmu v byte, v ktorom bývajú, prevyšuje jej finančné možnosti. Nájom za byt je vo výške 430 eur mesačne a matka má príjem podľa jej vyjadrenia 290 eur mesačne (invalidný dôchodok), čo tiež nie je úplne presná informácia, keďže z potvrdenia Sociálnej poisťovne vyplýva, že z invalidného dôchodku sú matke vykonávané exekučné zrážky a matke Sociálna poisťovňa z dôchodku vypláca sumu 154,66 eur. Ak by aj matka poberala invalidný dôchodok v plnej výške, nebolo by to dostatočné na zabezpečenie ani jej najzákladnejších potrieb a nieto potrieb maloletého dieťaťa. Z dôvodu, že otec maloletého nie je v rodnom liste uvedený, je matka jediným rodičom, ktorý by mohol vykonávať osobnú starostlivosť o maloletého. Keďže však na strane matky aktuálne existujú dôvody, pre ktoré nemôže poskytovať maloletému osobnú starostlivosť a vytvárať maloletému domov, kde budú zabezpečené všetky jeho fyzické aj psychické potreby, súd konštatuje, že v konaní boli zistené závažné dôvody, na základe ktorých je možné konštatovať, že osobnú, rodičovskú starostlivosť o maloletého, je potrebné riešiť náhradným inštitútom náhradnej osobnej starostlivosti. Súd mal preukázané, že D. E., sestra matky, zabezpečuje adekvátnu starostlivosť o prvého syna matky, maloletého N. A. a rovnako adekvátnu starostlivosť poskytuje aj maloletému A. B.. Rešpektujúc citové väzby, vývinové potreby a stabilitu výchovného prostredia súd maloletého A. B. zveril do náhradnej osobnej starostlivosti D. E., pretože je to v jeho najlepšom záujme. 29. Súd mal preukázané, že D. E. žije vyhovujúcich bytových podmienkach, prostredie je pre maloletého vhodné a je pre maloletého najbližšou rodinou. D. E. má spôsobilosť na právne úkony v plnom rozsahu, osobné predpoklady, najmä zdravotné, osobnostné a morálne a spôsobom svojho života zaručuje, že náhradná osobná starostlivosť bude vykonávaná v záujme maloletého. V spoločnej domácnosti u nej žije aj starší brat maloletého A. B., a to už od decembra 2023. Takto je zabezpečený aj rozvoj a podpora súrodeneckého vzťahu maloletého A. B. a maloletého N., oboch maloletých detí matky. Súčasne bola uložená povinnosť Úradu práce, sociálnych vecí a rodiny Liptovský Mikuláš predkladať súdu dvakrát ročne správu o výkone náhradnej osobnej starostlivosti o maloletého. Súd uvádza, že toto rozhodnutie má dočasný charakter a je pravidelne aj na základe uloženej povinnosti Úradu práce, sociálnych vecí a rodiny Liptovský Mikuláš, orgánu sociálnoprávnej ochrany detí, prehodnocované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>vzhľadom na zodpovedanie otázky, či matka má vytvorené vhodné podmienky a môže zabezpečovať osobnú starostlivosť o maloletého. Kedykoľvek sa zmenia podmienky na strane matky, táto môže požiadať o zverenie maloletého do svojej starostlivosti. 30. Vo vzťahu ku vyživovacej povinnosti súd určil rozsah vyživovacej povinnosti matky voči maloletému vo výške minimálneho výživného 30 % zo sumy životného minima podľa § 2 písm. c) zákona č. 601/2003 Z. z. o životnom minime a zmene a doplnení niektorých zákonov, pričom životné minimum je od 01.07.2023 na úrovni 125,11 eur na nezaopatrené neplnoleté dieťa, čo predstavuje výživné vo výške 37,53 eur mesačne. Matka je povinná uhrádzať výživné vždy do každého 20. dňa v mesiaci vopred, počnúc právoplatnosťou tohto rozsudku, pričom zverením maloletého do náhradnej osobnej starostlivosti sa stáva príjemcom výživného Úrad práce, sociálnych vecí a rodiny Liptovský Mikuláš, v obvode ktorého má maloletý svoje obvyklé bydlisko. Súd pri určení výšky vyživovacej povinnosti vychádzal z toho, že aktuálne pomery matky neumožňujú uhrádzať vyššie výživné. Matka je poberateľkou čiastočného invalidného dôchodku vo výške 233,80 eur mesačne, z ktorého sú jej vykonávané zrážky vo výške 79,14 eur. Bez ohľadu na to, aký má matka príjem a aké sú jej majetkové pomery, alebo aké sú odôvodnené potreby maloletého, je povinná zo zákona prispievať na výživu maloletého aspoň v minimálnom rozsahu, čo je aktuálne 37,53 eur mesačne. 31. O trovách konania súd rozhodol podľa § 52 CMP tak, že žiaden z účastníkov nemá nárok na náhradu trov konania. Poučenie: Proti tomuto rozsudku možno podať v lehote 15 dní od jeho doručenia odvolanie na Okresnom súde Liptovský Mikuláš. Odvolanie môže podať strana, v ktorej neprospech bolo rozhodnutie vydané. O odvolaní rozhodne Krajský súd v Žiline. Podľa § 363 CSP, sa v odvolaní popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (odvolacie dôvody) a čoho sa odvolateľ domáha (odvolací návrh). Podľa § 365 ods. 1 CSP, odvolanie možno odôvodniť len tým, že a) neboli splnené procesné podmienky, b) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces, c) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, d) konanie má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie vo veci, e) súd prvej inštancie nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností, f) súd prvej inštancie dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam, g) rozhodnutie súdu prvej inštancie vychádza z nesprávneho právneho posúdenia veci. Odvolanie možno odôvodniť aj tým, že súd prvej inštancie nesprávne alebo neúplne zistil skutočný stav veci. Odvolacie dôvody možno meniť a dopĺňať až do rozhodnutia o odvolaní. Rozsudky o výživnom sú vykonateľné doručením (§ 44 CMP). Ak povinný dobrovoľne nesplní, čo mu ukladá vykonateľné rozhodnutie na peňažné plnenie, oprávnený môže podať návrh na vykonanie exekúcie podľa zákona č. 233/1995 Z. z. o súdnych exekútoroch a exekučnej činnosti v znení neskorších predpisov, alebo návrh na nariadenie výkonu rozhodnutia, ktorým bola upravená starostlivosť o maloletého, styk s maloletým alebo iná ako peňažná povinnosť vo vzťahu k maloletému podľa § 370 a nasl. CMP.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSLM:2025:5625201224.3 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSLM:2025:5625201224.3 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>