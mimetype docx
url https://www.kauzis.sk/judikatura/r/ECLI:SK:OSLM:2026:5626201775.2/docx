--- v0 (2026-11-06)
+++ v1 (2026-11-08)
@@ -77,51 +77,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Okresný súd Liptovský Mikuláš 9Ps/8/2026 5626201775 27. 07. 2026 Mgr. Slavomíra Mlynarčíková ECLI:SK:OSLM:2026:5626201775.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Uznesenie Okresný súd Liptovský Mikuláš vo veci starostlivosti o A. B., nar. XX. XX. XXXX, trvale bytom C. D. XXXX/XX, B. E., v súčasnosti v Ústrednej vojenskej nemocnici SNP Ružomberok, o návrhu navrhovateľa F. B., nar. XX. XX. XXXX, trvale bytom C. XXXX/X, G., na ustanovenie opatrovníka, takto rozhodol: I. Súd konanie o ustanovenie opatrovníka A. B., nar. XX. XX. XXXX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>z a s t a v u j e.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>II. Žiaden z účastníkov n e m á n á r o k na náhradu trov Poučenie: Proti tomuto uzneseniu nie je odvolanie prípustné. Písomné vyhotovenie uznesenia neobsahuje odôvodnenie, lebo po vyhlásení uznesenia na pojednávaní za prítomnosti všetkých účastníkov alebo ich zástupcov sa osoby oprávnené podať odvolanie vzdali odvolania proti uzneseniu ( § 221 písm. a/, §234 ods. 2, § 368 CSP).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSLM:2026:5626201775.2 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSLM:2026:5626201775.2 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>