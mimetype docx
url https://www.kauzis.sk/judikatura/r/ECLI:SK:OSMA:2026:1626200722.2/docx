--- v0 (2026-11-06)
+++ v1 (2026-11-08)
@@ -77,51 +77,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Spisová značka: Identifikačné číslo súdneho spisu: Dátum vydania rozhodnutia: Meno a priezvisko sudcu, VSÚ: ECLI:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Okresný súd Malacky 9P/42/2026 1626200722 26. 05. 2026 JUDr. Jana Kurnotová ECLI:SK:OSMA:2026:1626200722.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ROZSUDOK V MENE SLOVENSKEJ REPUBLIKY Okresný súd Malacky, sudkyňou JUDr. Janou Kurnotovou, v konaní navrhovateľa – manžela A. A., nar. XX.XX.XXXX, trvale bytom B. XXX, C., zast. JUDr. Martou Vícenovou, advokátkou so sídlom Záhorácka 15/B, Malacky a manželky D. A., E. C., nar. XX.XX.XXXX, trvale bytom B. XXX, C., zast. JUDr. Martinom Ritomským, so sídlom Jána Kollára 375/17, Malacky, o rozvod manželstva a úpravu pomerov manželov na čas po rozvode k maloletým deťom A.: F., nar. XX.XX.XXXX a F., nar. XX.XX.XXXX, bytom ako matka, zast. kolíznym opatrovníkom Úradom práce, sociálnych vecí a rodiny Malacky, so sídlom Záhorácka 2942/60/A, Malacky, takto rozhodol: Súd manželstvo A. A., nar. XX.XX.XXXX a D. A., E. C. nar. XX.XX.XXXX, uzavreté dňa XX.XX.XXXX v G., zapísané v knihe manželstiev Matričného úradu G., vo zväzku XX, ročník XXXX, na strane XXX, pod poradovým číslom XX rozvádza. Súd schvaľuje nasledovnú rodičovskú dohodu: „Maloleté deti A.: F., nar. XX.XX.XXXX a F., nar. XX.XX.XXXX sa na čas po rozvode manželstva zverujú do osobnej starostlivosti matky. Zastupovať maloleté deti a spravovať ich majetok sú oprávnení obaja rodičia. Otec sa zaväzuje prispievať na výživu maloletej F. výživným vo výške 350 Eur mesačne a na výživu maloletej F. výživným vo výške 250 Eur mesačne, a to vždy do 15. dňa v mesiaci vopred k rukám matky počnúc právoplatnosťou rozsudku vo výroku o rozvode manželstva. Styk otca s maloletými deťmi sa ponecháva neupravený.“ Žiaden z účastníkov n e m á nárok na náhradu trov konania. Poučenie: Podľa § 221 písm. a) Civilného sporového poriadku, tento rozsudok neobsahuje odôvodnenie, pretože bol vyhlásený na pojednávaní za prítomnosti všetkých účastníkov alebo ich zástupcov, ktorí sa vzdali odvolania. Proti tomuto rozsudku nemožno podať odvolanie, a to v zmysle ust. § 122 Civilného mimosporového poriadku, pretože súd rozsudkom schválil dohodu rodičov a v zmysle § 368 Civilného sporového poriadku, pretože sa účastníci po vyhlásení rozsudku vzdali práva podať odvolanie. Podľa § 44 Civilného mimosporového poriadku, rozsudky o výživnom sú vykonateľné doručením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Manžel, ktorý pri uzavretí manželstva prijal priezvisko druhého manžela, môže do troch mesiacov po právoplatnosti rozhodnutia o rozvode manželstva matričnému úradu oznámiť, že prijíma opäť svoje predošlé priezvisko. Ak povinný dobrovoľne nesplní, čo mu ukladá vykonateľné rozhodnutie, oprávnený môže podať návrh na vykonanie exekúcie podľa osobitného zákona - zákon č. 233/95 Z. z. o súdnych exekútoroch a exekučnej činnosti (Exekučný poriadok), ktorá môže byť vykonaná spôsobmi uvedenými týmto zákonom (§ 62 a nasl. zákona č. 233/95 Z. z.). Ak ide o rozhodnutie vo veciach starostlivosti o maloletého, styku s maloletým alebo inej ako peňažnej povinnosti vo vzťahu k maloletému, môže oprávnený podať návrh na nariadenie výkonu rozhodnutia, ktorý môže byť uskutočnený spôsobom ust. zákonom č. 161/2015 Z.z. Civilný mimosporový poriadok (§ 370 a nasl. C.m.p.).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSMA:2026:1626200722.2 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSMA:2026:1626200722.2 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>