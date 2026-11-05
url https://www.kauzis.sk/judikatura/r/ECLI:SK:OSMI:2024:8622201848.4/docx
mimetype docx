--- v0 (2026-11-05)
+++ v1 (2026-11-05)
@@ -127,51 +127,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>žst. A., nachádzajúcej sa na pozemkoch parc. C-KN č. 5818/6 a parc. C-KN č. 2060, zapísaných na LV č. XXXX, k.ú. B. C., a ani iných súčastí železničnej infraštruktúry v zmysle prílohy 12a písm. b) zák. č. 513/2009 Z.z. o dráhach, ale tvrdil, že je manažérom infraštruktúry a ako manažér infraštruktúry je správcom telesa železničnej infraštruktúry - dopravná cesta, vykládková, nakládková a prekládková koľaj (vlečka), prístupová cesta k Ž1, elektrické káble, zariadenia na rozvod elektrického prúdu, osvetľovacie zariadenia, železničný spodok, nakladacia rampa a iné, v zmysle prílohy č. 12a písm. b) zákona č. 513/2009 Z.z. o dráhach, a že je prevádzkovateľom dráhy, a to na základe Zmluvy č. 8/ C300/2017 o prevádzkovaní železničnej infraštruktúry na roky 2017-2021 v znení jej dodatkov, ktorá bola uzatvorená s vlastníkom železničnej infraštruktúry, ktorým je Slovenská republika, ktorej účinnosť bola dodatkom č. 14 predĺžená do 30.12.2022, ako i že žalobca poskytuje prístup k železničnej infraštruktúre železničným podnikom na základe zmlúv o prístupe k železničnej infraštruktúre uzavretých s jednotlivými železničnými podnikmi, pričom niektoré zo železničných podnikov poskytujú služby vo verejnom záujme. 34. So zreteľom na toto tvrdenie žalobcu, že mu prináleží právo užívať majetok ním spravovaný, t.j. osvedčiť, že ako manažér železničnej infraštruktúry je správcom telesa železničnej infraštruktúry, o.i. nakladacej rampy, ktorá je súčasťou prekládkovej stanice ŽST Maťovce, nachádzajúcej sa na pozemkoch parc. C-KN č. 5818/6 a parc. C-KN č. 2060, zapísaných na LV č. XXXX, k.ú. B. C., a ani iných súčastí železničnej infraštruktúry tejto prekládkovej stanice, odvolací súd dospel k záveru, že žalobca toto svoje tvrdenie, že ako manažér infraštruktúry je správcom telesa železničnej infraštruktúry (vrátane nakladacej rampy v prekládkovej stanici ŽST Maťovce) a že je prevádzkovateľ dráhy poskytujúci prístup k železničnej infraštruktúre železničným podnikom na základe zmlúv o prístupe k železničnej infraštruktúre uzavretých s jednotlivými železničnými podnikmi, dostačujúco osvedčil spolu s návrhom predloženou Zmluvou č. 8/C300/2017 o prevádzkovaní železničnej infraštruktúry na roky 2017-2021 v znení jej dodatkov, ktorá bola uzatvorená s vlastníkom železničnej infraštruktúry, ktorým je Slovenská republika, a ktorej účinnosť bola dodatkom č. 14 predĺžená do 30.12.2022, a to aj s ohľadom na to, že podľa ustanovenia § 10 ods. 3 písm. a) zákona č. 92/1991 Zb. o podmienkach prevodu majetku štátu na iné osoby, predmetom prevodu majetku nemôže byť železničná infraštruktúra hlavných tratí a Východoslovenské prekladiská Čierna nad Tisou a Maťovce a keďže nakladacia/prekládková rampa je v zmysle jej definície časť stavby, ktorá umožňuje pohyb mechanizmov pri nakládke, vykládke a prekládke dopravných prostriedkov, nakoľko podľa Vyhlášky Ministerstva dopravy, pôšt a telekomunikácií Slovenskej republiky č. 350/2010 Z.z. o stavebnom a technickom poriadku dráh je zariadením železničného spodku zariadenie, ktoré dopĺňa zemné teleso alebo stavby železničného spodku alebo ich nahrádza, najmä nástupištia, rampy a zvýšené skládky, (...), možno mať za osvedčené, že nakladacia rampa ako aj ostatné zariadenia, ktoré tvoria súčasť prekládkovej stanice žst. Maťovce (v zmysle prílohy č. 12a k zákonu č. 513/2009 Z.z. o dráhach a o zmene a doplnení niektorých zákonov v znení zákona č. 259/2015 Z.z.), boli a sú vo vlastníctve štátu a v správe žalobcu, a ich predaj bol (je) zo zákona zakázaný. 35. Podľa úsudku odvolacieho súdu je v danej veci daná aktívna vecná legitimácia žalobcu ako správcu tohto majetku štátu na podanie návrhu na nariadenie neodkladného opatrenia, pokiaľ sa návrhom žalobca ako správca železničnej infraštruktúry domáha ochrany svojho práva užívať majetok, ktorý spravuje - nakladaciu rampu, ktorá je súčasťou prekládkovej stanice žst. A., nachádzajúcej sa na pozemkoch parc. C-KN č. 5818/6 a parc. C-KN č. 2060, zapísaných na LV č. XXXX, k.ú. B. C., a ani iných súčastí železničnej infraštruktúry v zmysle prílohy 12a písm. b) zák. č. 513/2009 Z.z. o dráhach. 36. Pokiaľ žalovaný vo vyjadrení k odvolaniu žalobcu tvrdil, že vlastníkom nakladacej rampy je žalovaný a svoje vlastnícke právo k nakladacej rampe preukázal listinou z pozemkovej knihy z roku 1910, ktorá preukazuje vlastnícke právo k pozemkom mesta Veľké Kapušany, od ktorého žalovaný pozemky kúpil a tiež kúpnymi zmluvami, ktorými žalovaný nadobudol pozemky pod nakladacou rampou so všetkým, čo sa na nich nachádzalo, otázka vlastníctva nakladacej rampy, pokiaľ je sporná, môže byť predmetom sporu vo veci samej. Odvolací súd je v tomto štádiu konania o nariadenie neodkladného opatrenia v zhode so žalobcom v názore prezentovanom v jeho vyjadrení zo dňa 8.2.2024, že ak žalovaný tvrdil, že je vlastníkom nakladacej rampy na základe kúpno-predajných zmlúv, ktorými nadobudol do vlastníctva pozemky pod rampou, lebo žalovaný kúpnou zmluvou uzatvorenou s Mestom Veľké Kapušany zo dňa 18.3.1994 nadobudol v zmysle čl. I. a II. obecný pozemok - parc. č. 2060/2, parc. č. 2060/1, parc. č. parc. č. 2056/1, parc. č. 2061/2, parc. č. 2056/2 a parc. č. 634, v kat. úz. B. C., a kúpnou zmluvou so spoločnosťou TRANS-IMPEX, s.r.o. dňa 15.7.2011, uvedené v čl. II. bod 2.1. písm. a), že predávajúci je vlastníkom pozemku parcely C-KN č. 5818/6, kat. úz. B. C., nikde v predmetnej zmluve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>nie je uvedené, že predmetom kúpnej zmluvy je aj predaj stavby - nakladacej rampy, či iných súčastí železničnej infraštruktúry a superficies solo cedit nie je v našich podmienkach platná, ako to rovnako správne zdôraznil žalobca vo svojom vyjadrení zo dňa 8.2.2024. 37. Podľa posúdenia odvolacieho súdu nemožno súhlasiť so žalovaným ani v názore v jeho vyjadrení k odvolaniu žalobcu, že návrh neodkladného opatrenia je neurčitý a zmätočný, pretože žalobca v jednom bode žiada uloženie povinnosti natrvalo a v druhom bode žiada uloženie povinnosti do právoplatného skončenia vo veci samej a to preto, lebo zo znenia petitu navrhovaného žalobcom uvedené bezpochyby nevyplýva, a vzhľadom na už uvedené, ani v názore, že ak žalobca ako správca železničnej infraštruktúry nie je vlastníkom nakladacej rampy, čo aj podľa tvrdenia žalobcu nie je medzi stranami sporné, preto nemôže byť daná ani jeho aktívna vecná legitimácia v tomto konaní. 38. Na základe všetkých vyššie prezentovaných dôvodov odvolacieho súdu neboli splnené podmienky pre zmenu napadnutého uznesenia, preto bolo potrebné jeho zrušenie postupom podľa § 389 ods. 1 písm. b) CSP z dôvodu, že súd prvej inštancie sa dopustil procesnej vady konania, keď vychádzajúc z nepreskúmateľného záveru o absencii vecnej aktívnej legitimácie žalobcu na podaní neodkladného opatrenia, opätovne nevenoval náležitú pozornosť dôslednému posúdeniu všetkých zákonných podmienok pre samotné nariadenie neodkladného opatrenia v prejednávanej veci. Z týchto dôvodov odvolací súd vec vrátil na ďalšie konanie súdu prvého stupňa. (§ 391 ods. 1 CSP). 39. Podľa § 324 ods. 1 CSP, pred začatím konania, počas konania a po jeho skončení súd môže na návrh nariadiť neodkladné opatrenie. 40. Podľa § 325 ods. 1 CSP, neodkladné opatrenie môže súd nariadiť, ak je potrebné bezodkladne upraviť pomery alebo ak je obava, že exekúcia bude ohrozená. 41. Podľa § 325 ods. 2 písm. d) CSP, neodkladným opatrením možno strane uložiť najmä, aby niečo vykonala, niečoho sa zdržala alebo niečo znášala. 42. Podľa § 326 ods. 1, 2 Civilného sporového poriadku v návrhu na nariadenie neodkladného opatrenia sa popri náležitostiach žaloby podľa § 132 CSP uvedie opísanie rozhodujúcich skutočností odôvodňujúcich potrebu neodkladnej úpravy pomerov alebo obavu, že exekúcia bude ohrozená, opísanie skutočností hodnoverne osvedčujúcich dôvodnosť a trvanie nároku, ktorému sa má poskytnúť ochrana a musí byť z neho zrejmé, akého neodkladného opatrenia sa navrhovateľ domáha. K návrhu musí navrhovateľ pripojiť listiny, na ktoré sa odvoláva. 43. Podľa § 328 ods. 3 CSP, ak súd nepostupoval podľa § 327, nariadi neodkladné opatrenie, ak sú splnené podmienky podľa § 325 ods. 1, inak návrh na nariadenie neodkladného opatrenia zamietne. 44. Podľa § 329 ods. 1 CSP, súd môže rozhodnúť o návrhu na nariadenie neodkladného opatrenia aj bez výsluchu a vyjadrenia strán a bez nariadenia pojednávania. Ak rozhoduje odvolací súd o odvolaní proti uzneseniu o zamietnutí neodkladného opatrenia, umožní sa protistrane vyjadriť k odvolaniu a k návrhu na nariadenie neodkladného opatrenia. 45. Podľa § 329 ods. 2 CSP, Pre neodkladné opatrenie je rozhodujúci stav v čase vydania uznesenia súdu prvej inštancie. 46. Podľa § 330 ods. 1 CSP súd môže určiť, že neodkladné opatrenie bude trvať len po určený čas. XX. Podľa § 333 CSP, neodkladné opatrenie zanikne, ak uplynul čas, na ktorý bolo nariadené. 48. Podľa § 334 CSP, súd na návrh neodkladné opatrenie zruší, ak odpadnú dôvody, pre ktoré bolo nariadené. 49. Podľa § 391 ods. 2 CSP, ak bolo rozhodnutie zrušené a ak bola vec vrátená na ďalšie konanie a nové rozhodnutie, súd prvej inštancie je viazaný právnym názorom odvolacieho súdu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>50. Po vrátení veci prvostupňovému súdu dňa 13.3.2024 sa opätovne zaoberal podaným návrhom žalobcu na nariadenie neodkladného opatrenia, oboznámil sa so všetkými vo veci predloženými listinami, ktoré boli už vyššie spomenuté ako aj so závermi zrušujúceho uznesenia odvolacieho súdu sp.zn. 11Co/18/2024-193 zo dňa 1.3.2024 a jeho vysloveným právnym názorom pre ďalšie konanie a rozhodnutie. 51. V zmysle zrušujúceho uznesenia odvolacieho súdu, súd prvej inštancie dospel k záveru, že žalobca je v danom prípade aktívne vecne legitimovaným subjektom, nakoľko dostačujúco osvedčil spolu s návrhom, predloženou zmluvou č. 8/C300/2017 prevádzkovanie železničnej infraštruktúry na roky 2017-2021 v znení dodatku, ktorá bola uzatvorená s vlastníkom železničnej infraštruktúry, ktorým je Slovenská republika, ktorej účinnosť bola dodatkom č. 14 predĺžená do 30.12.2022. Súd má za preukázané, že nakladacia rampa, ako aj ostatné zariadenie, ktoré tvoria súčasť prekladkovej stanice ZSŤ Maťovce v zmysle prílohy č. 12a k zákonu č. 513/2009 Z.z. o dráhach a o zmene a doplnení niektorých zákonov v znení zák. č. 259/2015 boli a sú vo vlastníctve štátu a v správe žalobcu, a ich predaj bol (je zo zákona zakázaný). Pokiaľ žalovaný vo vyjadrení k odvolaniu žalobcu tvrdil, že vlastníkom nakladacej rampy je on na základe kúpnopredajnej zmluvy z Mestom Veľké Kapušany, nikde z predmetnej zmluvy nie je zrejmé, že predmetom kúpnej zmluvy je aj predaj stavby nakladacej rampy, či iných súčastí železničnej infraštruktúry. XX. Z podania žalovaného zo dňa 4.6.2024 súd zistil, že v konaní pred tunajším súdom sp.zn. 25C 128/2022 podal návrh na zmenu žaloby a žiadal, aby súd určil, že nehnuteľnosti parc. reg. C 2060/1, 5818/6 evidované na LV č. XXXX nie sú zaťažené vecným bremenom, pričom súdu predložil kúpnu zmluvu medzi predávajúcim Ekometal spol.s r.o. a kupujúcim Premako zo dňa 13.9.1993, ako aj kúpnu zmluvu medzi predávajúcim Ekometal a kupujúcim Premako zo dňa 30.6.1997 na základe ktorej preukazoval svoje vlastnícke právo k uvedeným nehnuteľnostiam resp. stavbám. 53. Žalobca sa vo svojom vyjadrení zo dňa 13.5.2024 vyslovil, že žiada v celom rozsahu neodkladnému opatreniu vyhovieť. Trvá na svojom návrhu, pretože dochádza k bezprecedentnému obmedzeniu práv žalobcu k znemožneniu plnenia si zákonom stanovených povinností žalobcu, ako aj k znemožneniu porušenia riadneho plnenia záväzkov zo strany žalobcu vyplývajúcich mu zo zmluvy č. 21/2011 o prístupe k železničnej infraštruktúre uzatvorenej so spoločnosťou ZSSK Kargo Slovakia a.s. a to zabezpečenie prístupu železničným podnikom k predmetnej časti železničnej infraštruktúry a obmedzenie výkonu práv železničného podniku na používanie železničnej infraštruktúry za účelom realizácie dopravných služieb. 54. Súd sa v zmysle zrušujúceho uznesenia krajského súdu zaoberal aj skutočnosťou, či sú splnené všetky zákonné predpoklady pre nariadenie neodkladného opatrenia. Súd má za preukázané, že žalobca ako manažér infraštruktúry je správcom telesa nakladacia rampa. Rovnako má súd za preukázané, že žalovaný dňa 15.11.2021 umiestnil na nakladaciu rampu betónové bariéry, ktorými zabránil prístup prekládkovým mechanizmom na nakladaciu rampu a následne dňa 30.11.2022 umiestnil tieto betónové bariéry aj na druhú stranu nakladacej rampy, čím úplne znemožnil prístup k nakladacej rampe a k činnosti, ktorá je tam vykonávaná t.j. k prekládke tovaru. Teda podľa názoru súdu, žalobca dostatočným spôsobom opísal rozhodujúce skutočnosti,ktoré odôvodňujú potrebu bezodkladnej úpravy pomerov. Vzhľadom k tomu, že žalovaný umiestnil na nakladaciu rampu betónové bariéry, došlo k obmedzeniu práv žalobcu spočívajúcich v práve užívania nehnuteľnosti, ďalej došlo k znemožneniu plnenia si zákonom stanovených povinností žalobcu, ako aj k znemožneniu porušenia riadneho plnenia záväzku zo strany žalobcu vyplývajúcemu mu zo zmluvy č. 21/2011 o prístupe k železničnej infraštruktúre uzatvorenej so spoločnosťou ZSSK Kargo Slovakia a.s., a to zabezpečenie prístupu železničným podnikom k predmetnej časti železničnej infraštruktúry a obmedzenie výkonu práv železničného podniku za účelom realizácie dopravných služieb. Podľa názoru súdu žalobca dostačujúcim spôsobom opísal skutočnosti osvedčujúce dôvodnosť a trvanie nároku, ktorému sa má poskytnúť ochrana. Je zrejmé z podania žalobcu, že neodkladným opatrením sa má zabrániť vznikajúcim škodám, ktoré by nastali znemožnením prístupu na nakladacie rampy zo strany žalovaného. Súd má za to, že nariadením takéhoto neodkladného opatrenia nedôjde k obmedzeniu žalovaného ako povinnej osoby neprimeraným spôsobom nad nevyhnutný rozsah, nakoľko betónové panely môže umiestniť aj v inej časti svojej nehnuteľnosti, kde by nebránili žalobcovi v riadnom plnení si zákonom stanovených povinností.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>55. Pri rozhodovaní o neodkladnom opatrení súd vychádza zo skutočností uvádzaných a preukázaných navrhovateľom v návrhu. Základnými podmienkami na nariadenie neodkladného opatrenia sú teda – neodkladnosť dočasnej úpravy pomerov alebo obava, že exekúcia bude ohrozená. Neodkladné opatrenie možno nariadiť iba v prípade, ak je aspoň osvedčená danosť práva. Pre osvedčenie práva je potrebné, aby navrhovateľ bol vecne legitimovaný a taktiež, aby uplatnený nárok nebol zjavne neopodstatnený. Vzhľadom na vyššie uvedené súd má za to, že neodkladné opatrenie nie je konečným rozhodnutím vo veci, a jeho účelom je len dočasná úprava pomerov strán. Nakoľko na tunajšom súde prebieha konanie vo veci pod sp.zn. 25C 128/2022, kde tu označený žalovaný Premako a.s. so sídlom Maťovce žaluje Železnice SR o určenie, či tu právo je alebo nie je. Súd z toho dôvodu, aj keď neodkladné opatrenie bolo podané pred podaním návrhu vo veci samej, teda už nepoučuje žalovaného v súlade s ust.§ 337 ods. 1 a 2 CSP, že môže podať žalobu vo veci samej a o právnych následkoch s tým spojených. Súd v danom prípade pri rozhodovaní o tomto návrhu na nariadenie neodkladného opatrenia nezistil, aby nariadením neodkladného opatrenia došlo k nevyváženému zásahu do práv odporcu. Súd posudzoval dôvody na vydanie neodkladného opatrenia a dospel k záveru, že petit, ktorý sformuloval žalobca je jasný, zrozumiteľný, určitý a presne formulovaný tak, aby bola splnená požiadavka materiálnej vykonateľnosti rozsudku resp. neodkladného opatrenia, a teda tento žalobný petit možno využiť aj v prípade výkonu exekúcie. Na základe takto uvedeného, súd rozhodol tak, ako je to uvedené vo výroku tohto uznesenia. 56. O trovách konania súd rozhodol podľa § 255 ods. 1 CSP tak, že ich priznal žalobcovi, ktorý bol v konaní úspešný v celom rozsahu nároku. O výške trov bude rozhodnuté po právoplatnosti uznesenia samostatným uznesením podľa § 262 ods. 2 CSP. Poučenie: Proti tomuto uzneseniu možno podať odvolanie v lehote 15 dní odo dňa jeho doručenia na Okresný súd Michalovce (§ 355 ods. 2 a § 362 ods. 1 CSP v spojení s § 357 písm. f) CSP). V odvolaní sa musí okrem všeobecných náležitostí podania stanovených v § 127 ods. 1 CSP (ktorému súdu je určené, kto ho robí, ktorej veci sa týka, čo sa ním sleduje a jeho podpísania) a § 127 ods. 2 CSP (uvedenia spisovej značky tohto konania) uviesť, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (odvolacie dôvody) a čoho sa odvolateľ domáha (odvolací návrh) - § 363 CSP. Odvolanie možno odôvodniť len tým, že a) neboli splnené procesné podmienky, b) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces, c) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, d) konanie má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie vo veci, e) súd prvej inštancie nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností, f) súd prvej inštancie dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam, g) zistený skutkový stav neobstojí, pretože sú prípustné ďalšie prostriedky procesnej obrany alebo ďalšie prostriedky procesného útoku, ktoré neboli uplatnené, alebo h) rozhodnutie súdu prvej inštancie vychádza z nesprávneho právneho posúdenia veci (§ 365 ods. 1 CSP). Rozsah, v akom sa rozhodnutie napáda, môže odvolateľ rozšíriť len do uplynutia lehoty na podanie odvolania (§ 364 CSP). Odvolacie dôvody a dôkazy na ich preukázanie možno meniť a dopĺňať len do uplynutia lehoty na podanie odvolania (§ 365 ods. 3 CSP).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSMI:2024:8622201848.4 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSMI:2024:8622201848.4 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>