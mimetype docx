--- v0 (2026-11-04)
+++ v1 (2026-11-07)
@@ -117,51 +117,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Podľa § 167l ods. 1 až 4 ZoKR, upravujúceho prihlasovanie pohľadávok: (1) Veriteľ (§ 166a a 166c) má právo prihlásiť sa do konkurzu do času, kým správca nezverejní oznámenie o tom, že ide zostaviť rozvrh. Ustanovenia § 29 ods. 1, 2, 4 až 6, 8 až 10, § 30 a 31 sa použijú primerane. Zabezpečený veriteľ úveru na bývanie je oprávnený sa prihlásiť, iba ak je už pohľadávka z úveru na bývanie v celom rozsahu splatná, alebo ak sa prihlásil zabezpečený veriteľ, ktorého zabezpečovacie právo je skoršie v poradí, o čom správca bez zbytočného odkladu zabezpečeného veriteľa úveru na bývanie písomne upovedomí. (2) Prihlásiť sa môže aj veriteľ, ktorý má pohľadávku voči inej osobe ako dlžníkovi, ak je zabezpečená zabezpečovacím právom vzťahujúcim sa k majetku dlžníka. Takýto veriteľ môže byť v konkurze uspokojený iba z výťažku získaného speňažením majetku, ktorý zabezpečuje jeho pohľadávku, pričom hlasovacie práva na schôdzi veriteľov môže vykonávať iba v rozsahu, v akom jeho pohľadávka bude pravdepodobne uspokojená z majetku, ktorým je zabezpečená. (3) Prihláška sa podáva v základnej prihlasovacej lehote do 45 dní od vyhlásenia konkurzu spôsobom podľa § 28 ods. 2. Ak veriteľ doručí správcovi prihlášku neskôr, na prihlášku sa prihliada, veriteľ však nemôže vykonávať hlasovacie právo. Doručenie prihlášky správcovi má pre plynutie premlčacej lehoty a zánik práva rovnaké právne účinky ako uplatnenie práva na súde. (4) Správca písomne upovedomí každého veriteľa, ktorý je fyzickou osobou uvedenou v zozname veriteľov, ako aj dotknutého správcu bytového domu alebo spoločenstvo vlastníkov bytov, že bol vyhlásený konkurz. Správca upovedomenie doručuje na adresy uvedené v zozname veriteľov, ktorý zostavil dlžník. Podľa § 166a ZoKR, upravujúceho pohľadávky uspokojované v konkurze alebo splátkovým kalendárom: (1) Ak tento zákon neustanovuje inak (§ 166b a 166c), len v konkurze alebo splátkovým kalendárom môžu byť uspokojené tieto pohľadávky: a) pohľadávka, ktorá vznikla pred kalendárnym mesiacom, v ktorom bol vyhlásený konkurz alebo poskytnutá ochrana pred veriteľmi (ďalej len „rozhodujúci deň“), b) budúca pohľadávka ručiteľa, spoludlžníka alebo inej osoby, ktorej vznikne pohľadávka voči dlžníkovi, ak bude za neho plniť záväzok, ktorý vznikol pred rozhodujúcim dňom, c) pohľadávka, ktorá vznikne v súvislosti s vypovedaním zmluvy alebo odstúpením od zmluvy (§ 167d), ak ide o zmluvu uzatvorenú pred vyhlásením konkurzu. d) pohľadávka zo zmenky, ak bola podpísaná dlžníkom pred rozhodujúcim dňom. (2) Pohľadávky podľa odseku 1 sa v konkurze uplatňujú prihláškou. Podľa § 166b ZoKR, upravujúceho pohľadávky vylúčené z uspokojenia: (1) Za nevymáhateľné voči dlžníkovi v prípade oddlženia sa považuje a) príslušenstvo pohľadávky, ktoré presahuje 5 % istiny pohľadávky za každý kalendárny rok existencie pohľadávky, na ktoré vznikol nárok pred rozhodujúcim dňom; za obdobie kratšie ako kalendárny rok zostáva vymáhateľná alikvotná časť príslušenstva, b) príslušenstvo pohľadávky, na ktoré vznikol nárok v rozhodujúci deň a po rozhodujúcom dni; to neplatí pre pohľadávku z úveru na bývanie, ibaže bola prihlásená do konkurzu, c) zmluvné pokuty a iné súkromnoprávne alebo verejnoprávne peňažné sankcie, kde povinnosť, ktorá zakladá právo uplatniť alebo uložiť takúto pokutu alebo sankciu, bola porušená pred rozhodujúcim dňom, d) peňažné pohľadávky, ktoré patria alebo patrili osobe spriaznenej s dlžníkom a vznikli pred rozhodujúcim dňom, e) trovy účastníkov konania, ktoré im vznikli v súvislosti s účasťou v konkurznom konaní alebo v konaní o určení splátkového kalendára. (2) Nevymáhateľnosť podľa odseku 1 sa nevzťahuje na oddlžením nedotknuté pohľadávky. Podľa § 166c ZoKR, upravujúceho nedotknuté pohľadávky: (1) Oddlžením sú nedotknuté tieto pohľadávky: a) pohľadávka veriteľa – fyzickej osoby, ktorú nenadobudol postúpením, prevodom alebo prechodom s výnimkou dedenia, ak takáto pohľadávka nebola prihlásená v konkurze z dôvodu, že veriteľ nebol správcom písomne upovedomený, že bol vyhlásený konkurz; ustanovenie § 166b ods. 1 písm. a/ a b/ tým nie je dotknuté, b/ pohľadávka z právnej pomoci poskytnutej dlžníkovi Centrom právnej pomoci v súvislosti s konaním o oddlžení, c) zabezpečená pohľadávka v rozsahu, v ktorom je krytá hodnotou predmetu zabezpečovacieho práva; ustanovenie § 166b ods. 1 písm. a/ a b/ tým nie je dotknuté, d) pohľadávka zo zodpovednosti za škodu spôsobenú na zdraví alebo spôsobenú úmyselným konaním vrátane príslušenstva takejto pohľadávky, e) pohľadávka dieťaťa na výživné vrátane príslušenstva takejto pohľadávky, f) pracovnoprávne nároky zamestnancov dlžníka voči dlžníkovi, g) peňažný trest podľa Trestného zákona, h) nepeňažná pohľadávka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>(2) Ak sa zabezpečená pohľadávka v konkurze neprihlási, zabezpečený veriteľ je oprávnený domáhať sa uspokojenia zabezpečenej pohľadávky iba z predmetu zabezpečovacieho práva, ibaže bolo oddlženie zrušené pre nepoctivý zámer dlžníka. (3) Oddlžením nedotknuté pohľadávky možno v konkurze uplatniť prihláškou. Podľa § 29 ods. 1, 2, 4 až 6, 8 až 10 ZoKR, upravujúceho náležitosti prihlášky, na primerané použitie ktorých ustanovení v oddlžovacom konkurze odkazuje § 167l ods. 1 ZoKR: (1) Prihláška musí byť podaná spôsobom podľa § 28 ods. 2 a musí obsahovať základné náležitosti prihlášky, inak sa na prihlášku neprihliada. Základnými náležitosťami prihlášky sú: a) meno, priezvisko a bydlisko veriteľa, ak ide o fyzickú osobu, alebo obchodné meno, meno a priezvisko, ak sa odlišuje od obchodného mena, identifikačné číslo organizácie alebo iný identifikačný údaj a miesto podnikania veriteľa, ak ide o fyzickú osobu podnikateľa, alebo názov, identifikačné číslo organizácie alebo iný identifikačný údaj a sídlo veriteľa, ak ide o právnickú osobu, b) meno, priezvisko a bydlisko úpadcu, ak ide o fyzickú osobu, alebo obchodné meno, meno a priezvisko, ak sa odlišuje od obchodného mena, identifikačné číslo organizácie alebo iný identifikačný údaj a miesto podnikania úpadcu, ak ide o fyzickú osobu podnikateľa, alebo názov, identifikačné číslo organizácie alebo iný identifikačný údaj a sídlo úpadcu, ak ide o právnickú osobu, c) právny dôvod vzniku pohľadávky, d) poradie uspokojovania pohľadávky zo všeobecnej podstaty, e) celková suma pohľadávky. (2) Pre každú zabezpečenú pohľadávku musí byť podaná samostatná prihláška s uvedením zabezpečenej sumy, druhu, poradia, predmetu a právneho dôvodu vzniku zabezpečovacieho práva. (4) Celková suma pohľadávky sa v prihláške rozdelí na istinu a príslušenstvo, pričom príslušenstvo sa v prihláške rozdelí podľa právneho dôvodu vzniku. (5) Pohľadávka sa uplatňuje v eurách. Ak sa pohľadávka neuplatní v eurách, sumu pohľadávky určí správca prepočtom podľa referenčného výmenného kurzu určeného a vyhláseného v deň vyhlásenia konkurzu Európskou centrálnou bankou alebo Národnou bankou Slovenska. Ak je pohľadávka uplatnená v mene, ktorej referenčný výmenný kurz Európska centrálna banka ani Národná banka Slovenska neurčuje a nevyhlasuje, sumu pohľadávky určí správca s odbornou starostlivosťou. (6) K prihláške sa pripoja listiny preukazujúce v nej uvedené skutočnosti. Veriteľ, ktorý je účtovnou jednotkou, v prihláške uvedie vyhlásenie, či o pohľadávke účtuje v účtovníctve, v akom rozsahu, prípadne dôvody, prečo o pohľadávke v účtovníctve neúčtuje. (8) Veriteľ, ktorý nemá na území Slovenskej republiky svoj obvyklý pobyt, bydlisko alebo sídlo, je povinný ustanoviť si zástupcu na doručovanie s bydliskom, obvyklým pobytom alebo sídlom na území Slovenskej republiky a ustanovenie zástupcu oznámiť správcovi, inak sa mu budú písomnosti doručovať zverejnením v insolvenčnom registri. (9) Ten, kto by s poukazom na výhradu vlastníctva mohol inak žiadať vylúčenie veci zo súpisu, môže svoje práva v konkurze uplatniť prihláškou rovnako, ako by uplatňoval zabezpečovacie právo. Takýto veriteľ prihláškou poveruje správcu na súpis a speňaženie veci s výhradou vlastníctva. Na postavenie takéhoto veriteľa sa použijú primerane ustanovenia upravujúce postavenie zabezpečeného veriteľa. (10) Odsek 9 sa použije rovnako aj pre uplatňovanie práv veriteľom, ktorý dlžníkovi prenajal vec za dohodnuté nájomné na dobu určitú, s cieľom prevodu prenajatej veci do vlastníctva dlžníka. Podľa § 28 ods. 2 ZoKR, prihláška sa podáva v základnej prihlasovacej lehote do 45 dní od vyhlásenia konkurzu elektronicky prostredníctvom na to určeného elektronického formulára špecializovaného portálu do elektronickej schránky správcu; táto prihláška musí byť autorizovaná, inak sa na ňu neprihliada. Ak ide o zahraničného veriteľa podľa osobitného predpisu,8ac) prihláška sa podáva u správcu; na doručovanie sa primerane použije Civilný sporový poriadok. Ak ide o veriteľa, ktorý má obvyklý pobyt, bydlisko alebo registrované sídlo mimo územia členského štátu, prihlášku podáva rovnako ako zahraničný veriteľ podľa osobitného predpisu.8ac) Ak prihlášku podáva zástupca veriteľa, plnomocenstvo vyhotovené v listinnej podobe sa doručuje elektronicky tak, že sa prevedie do elektronickej podoby a pripojí sa k prihláške; ustanovenia osobitného predpisu o zaručenej konverzii8ae) sa nepoužijú. Ak plnomocenstvo vyhotovené v elektronickej podobe alebo plnomocenstvo podľa predchádzajúcej vety nie je pripojené k prihláške, na prihlášku sa neprihliada. Vzor predpísaného tlačiva, na ktorom podľa § 29 ods. 1 ZoKR musí byť podaná prihláška pohľadávky, spolu so vzorom tlačív príloh a údajmi zapisovanými do nich spolu s vysvetlivkami k týmto zápisom sú uvedené v prílohách č. 4 až 6 vyhlášky č. 665/2005 Z. z. (§ 25 vyhlášky č. 665/2005 Z. z.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Podľa § 30 ZoKR, upravujúceho nedostatky prihlášky, na primerané použitie ktorého v oddlžovacom konkurze odkazuje § 167l ods. 1 ZoKR: (1) Správca bez zbytočného odkladu po uplynutí základnej prihlasovacej lehoty predloží súdu spolu so svojím stanoviskom zoznam podaní, pri ktorých má za to, že sa na ne neprihliada ako na prihlášky, pričom súd bez zbytočného odkladu uznesením určí, či sa na tieto podania prihliada ako na prihlášku. (2) Podanie, ktorým bola uplatnená pohľadávka, ktorá sa v konkurze uplatňuje prihláškou, nemožno opraviť ani doplniť. Podľa § 31 ZoKR, upravujúceho zoznam pohľadávok, na primerané použitie ktorého v oddlžovacom konkurze odkazuje § 167l ods. 1 ZoKR: (1) Zoznam pohľadávok vedie správca v insolvenčnom registri automatizovaným spôsobom; v zozname pohľadávok priebežne eviduje všetky prihlásené pohľadávky a každú zmenu stavu pohľadávky, a to bezodkladne po tom, ako sa o zmene dozvie. (2) Na účely výkonu práv spojených s prihlásenou pohľadávkou sa v konkurze vychádza zo zoznamu pohľadávok. Poučenie účastníkov podľa § 197 ods. 6 ZoKR o práve uplatniť námietku zaujatosti: Účastník konania môže najneskôr do uplynutia lehoty na prihlasovanie pohľadávok uplatniť proti sudcovi námietku zaujatosti, ak u sudcu so zreteľom na jeho pomer ku konaniu, k účastníkom, ich zástupcom alebo osobám zúčastneným na konaní možno mať odôvodnené pochybnosti o jeho nezaujatosti. Na neskôr doručené námietky sa neprihliada (§ 197 ods. 6, § 196 ZoKR v spojení s § 52 ods. 1, § 49 CSP). V dôsledku skutočností, ktoré nastanú po skončení lehoty na prihlasovanie pohľadávok, môže účastník konania najneskôr do siedmich dní, odkedy sa dozvedel o dôvode, pre ktorý je sudca vylúčený, uplatniť proti sudcovi námietku zaujatosti, ak u sudcu so zreteľom na jeho pomer ku konaniu, k účastníkom, ich zástupcom alebo osobám zúčastneným na konaní možno mať odôvodnené pochybnosti o jeho nezaujatosti. Na neskôr uplatnenú námietku zaujatosti súd neprihliada; v tomto prípade sa vec nadriadenému súdu nepredkladá (čl. 46 Ústavy Slovenskej republiky, § 197 ods. 6, § 196 ZoKR v spojení s § 52 ods. 1, § 49, § 53 ods. 1 CSP). V námietke zaujatosti musí byť okrem všeobecných náležitostí podania stanovených v § 127 CSP uvedené, proti komu smeruje, dôvod, pre ktorý má byť sudca vylúčený, kedy sa účastník uplatňujúci si námietku o dôvode vylúčenia dozvedel a dôkazy na preukázanie svojho tvrdenia, ktorých povaha to pripúšťa, okrem tých, ktoré nemôže bez svojej viny pripojiť. Na podanie, ktoré nespĺňa náležitosti podľa predchádzajúcej vety, súd neprihliada; v tomto prípade sa vec nadriadenému súdu nepredkladá. Ustanovenia o odstraňovaní vád podania sa nepoužijú (§ 197 ods. 6, § 196 ZoKR v spojení s § 52 ods. 2 CSP). Uvedenie znenia zákonných ustanovení § 166f a § 166g ods. 1 až 5 ZoKR upravujúcich poctivý zámer a zrušenie oddlženia pre nepoctivý zámer podľa § 166g ods. 6 ZoKR: Podľa § 166f ZoKR, upravujúceho zrušenie oddlženia pre nepoctivý zámer: (1) Veriteľ, ktorý bol dotknutý oddlžením, má právo domáhať sa zrušenia oddlženia návrhom na zrušenie oddlženia podaným voči dlžníkovi alebo jeho dedičom do šiestich rokov od vyhlásenia konkurzu alebo určenia splátkového kalendára na súde, ktorý rozhodol o oddlžení, ak preukáže, že dlžník nemal pri oddlžení poctivý zámer. Ak je takýchto návrhov viac, súd ich spojí na spoločné konanie. Vo veci samej rozhoduje súd rozsudkom. (2) Právoplatné rozhodnutie o zrušení oddlženia je účinné voči všetkým. Iné rozhodnutie o návrhu na zrušenie oddlženia nie je prekážkou, aby sa rozhodovalo o novom návrhu na zrušenie oddlženia, ak je podaný iným veriteľom alebo sú tu nové dôkazy, ktoré poctivý zámer dlžníka vylučujú. (3) Ak navrhovateľ na tom trvá, súd v prípade smrti dlžníka pokračuje v konaní s dedičmi, inak konanie zastaví. (4) Zrušením oddlženia sa oddlženie stáva voči všetkým veriteľom neúčinné. Pohľadávkam sa v plnom rozsahu, v ktorom ešte neboli uspokojené, obnovuje pôvodná vymáhateľnosť aj splatnosť. Takéto pohľadávky sa nepremlčia skôr ako uplynie desať rokov od zrušenia oddlženia. (5) Právoplatné rozhodnutie o zrušení oddlženia je rozhodnutím o vylúčení podľa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>§ 13a Obchodného zákonníka. (6) Súd, ktorý rozhodol o oddlžení na podnet prokurátora, zruší takéto oddlženie, ak zistí, že dlžník nemal pri oddlžení poctivý zámer. Takéto konanie možno začať do šiestich rokov od vyhlásenia konkurzu alebo určenia splátkového kalendára. Podľa § 166g ods. 1 až 5 ZKR, upravujúcich poctivý zámer: (1) Dlžník má poctivý zámer, ak z jeho správania po podaní návrhu možno usudzovať, že vynaložil úprimnú snahu riešiť svoj dlh v medziach svojich možností a schopností, najmä ak poskytoval správcovi a veriteľom potrebnú súčinnosť, vynaložil snahu získať zamestnanie, zamestnal sa alebo si zabezpečil iný zdroj príjmov, pokračoval vo výkone podnikateľskej činnosti alebo inej obdobnej činnosti alebo začal podnikať, v prípade nie nepatrného dedenia, daru alebo výhry zo stávky alebo hry ponúkol aspoň polovicu takéhoto zdroja dobrovoľne veriteľom na uspokojenie nevymáhateľného dlhu, prípadne vynaložil snahu o zaradenie sa do spoločnosti alebo sa do spoločnosti opätovne zaradil. (2) Dlžník nemá poctivý zámer najmä, ak a) v zozname majetku ani na dopyt správcu neuviedol časť svojho majetku, aj keď o ňom vedel alebo s prihliadnutím na okolnosti musel vedieť; na majetok nepatrnej hodnoty sa neprihliada, b) v zozname veriteľov ani na dopyt správcu neuviedol veriteľa fyzickú osobu, v čoho dôsledku veriteľ neprihlásil svoju pohľadávku, aj keď o ňom vedel alebo s prihliadnutím na okolnosti musel vedieť; na drobných veriteľov sa neprihliada, c) v návrhu alebo v prílohe návrhu alebo na dopyt správcu uviedol nepravdivú dôležitú informáciu alebo neuviedol dôležitú informáciu, aj keď vedel alebo s prihliadnutím na okolnosti musel vedieť, že ide o dôležitú informáciu, d) bez vážneho dôvodu neposkytol správcovi potrebnú súčinnosť, ktorú možno od neho spravodlivo vyžadovať, e) zo správania sa dlžníka pred podaním návrhu možno usudzovať, že sa úmyselne priviedol do platobnej neschopnosti, aby bol oprávnený podať návrh, f) v čase podania návrhu dlžník nebol platobne neschopný, aj keď o tom vedel alebo s prihliadnutím na okolnosti musel vedieť, g) zo správania sa dlžníka pred podaním návrhu možno usudzovať, že pri preberaní záväzkov sa spoliehal na to, že svoje dlhy bude riešiť konkurzom alebo splátkovým kalendárom, h) zo správania sa dlžníka pred podaním návrhu možno usudzovať, že mal snahu poškodiť svojho veriteľa alebo zvýhodniť niektorého veriteľa, i) bez vážneho dôvodu riadne a včas neplní súdom určený splátkový kalendár, j) bez vážneho dôvodu riadne a včas neplní výživné pre dieťa, na ktoré vznikol nárok po rozhodujúcom dni; tohto dôvodu sa môže dovolávať iba dieťa alebo zákonný zástupca dieťaťa, k) bez vážneho dôvodu riadne a včas neplní povinnosť vrátiť Centru právnej pomoci hodnotu poskytnutého preddavku na úhradu paušálnej odmeny správcu; tohto dôvodu sa môže dovolávať iba Centrum právnej pomoci alebo poverená osoba podľa osobitného predpisu, l) dlžník sa domáhal zbavenia dlhov napriek tomu, že na území Slovenskej republiky nemal v čase podania návrhu centrum hlavných záujmov. (3) Súd prihliada prísnejšie na skutočnosti ovplyvňujúce poctivý zámer u dlžníka, ktorý v minulosti mal alebo stále má významnejší majetok, má skúsenosti s podnikaním, pôsobí alebo pôsobil ako vedúci zamestnanec alebo pôsobí alebo pôsobil v orgánoch právnickej osoby alebo má iné osobitné životné skúsenosti. (4) Súd prihliada miernejšie na skutočnosti ovplyvňujúce poctivý zámer u dlžníka, ktorý dosiahol iba základné vzdelanie, je v dôchodkovom veku alebo blízko takéhoto veku, má vážne zdravotné problémy, na čas alebo trvalo stratil obydlie alebo ho v živote postihla iná udalosť, ktorá mu sťažila uplatnenie v spoločnosti. (5) Poctivý zámer dlžníka súd skúma iba v konaní o návrhu na zrušenie oddlženia pre nepoctivý zámer. V konkurznom konaní ani v konaní o určení splátkového kalendára súd poctivý zámer dlžníka neskúma.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSNR:2025:4125213402.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSNR:2025:4125213402.1 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>