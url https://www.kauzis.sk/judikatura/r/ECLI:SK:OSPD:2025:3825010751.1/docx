--- v0 (2026-11-05)
+++ v1 (2026-11-07)
@@ -77,51 +77,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Spisová značka: Identifikačné číslo súdneho spisu: Dátum vydania rozhodnutia: Meno a priezvisko sudcu, VSÚ: ECLI:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Okresný súd Prievidza 1Nt/48/2025 3825010751 08. 10. 2025 Mgr. Vojtech Chmelan ECLI:SK:OSPD:2025:3825010751.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Uznesenie Okresný súd Prievidza v trestnej veci proti odsúdenému A. B. na verejnom zasadnutí konanom dňa 08. októbra 2025 o návrhu o podmienečné upustenie od výkonu zvyšku trestu zákazu činnosti takto rozhodol: Podľa § 69 ods.1 Trestného zákona súd podmienečne u p ú š ť a od výkonu zvyšku trestu zákazu činnosti viesť motorové vozidlá všetkého druhu, ktorý bol uložený odsúdenému A. B. C. D. C. E. F. G. H. , nar. XX.XX.XXXX v I., trvale bytom E., J. K. XXX/X, F. I., trestným rozkazom Okresného súdu Prievidza, sp. zn. 0T 73/2024 zo dňa 07. júna 2024 na dobu 24 (dvadsaťštyri) mesiacov. Podľa § 69 ods.2 Trestného zákona súd s t a n o v u j e skúšobnú dobu v trvaní 12 (dvanásť) mesiacov. odôvodnenie: Podľa § 176 ods.3 Trestného poriadku toto rozhodnutie odôvodnenie Poučenie: Proti tomuto uzneseniu je možné podať sťažnosť do troch pracovných dní odo dňa jeho oznámenia na tunajšom súde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>neobsahuje.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPD:2025:3825010751.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPD:2025:3825010751.1 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>