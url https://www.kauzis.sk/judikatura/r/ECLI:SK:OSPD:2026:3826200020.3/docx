--- v0 (2026-11-06)
+++ v1 (2026-11-07)
@@ -72,51 +72,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Spisová značka: Identifikačné číslo súdneho spisu: Dátum vydania rozhodnutia: Meno a priezvisko sudcu, VSÚ: ECLI:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Okresný súd Prievidza 5P/1/2026 3826200020 24. 03. 2026 JUDr. Klaudia Šišková ECLI:SK:OSPD:2026:3826200020.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ROZSUDOK V MENE SLOVENSKEJ REPUBLIKY Okresný súd Prievidza sudkyňou JUDr. Klaudiou Šiškovou vo veci starostlivosti o maloletú: A. A., nar. X.X.XXXX, zastúpená Úradom práce, sociálnych vecí a rodiny Prievidza - OSV ako kolíznym opatrovníkom, dieťa rodičov: matka B. B. C., nar. XX.X.XXXX, bytom D., E. E. XXX/X, a otec F. A., nar. X.X.XXXX, bytom G. X, o zvýšenie výživného, takto rozhodol: I. Súd m e n í rozsudok Okresného súdu Prievidza zo dňa 7.5.2025 č.k. 13P/143/2024-122 tak, že z v y š u j e vyživovaciu povinnosť otca voči malol. A. A., nar. X.X.XXXX, zo sumy 300,- eur mesačne na sumu 360,- eur mesačne, vždy do posledného dňa predchádzajúceho mesiaca vopred, k rukám matky, s účinnosťou od 5.1.2026. II. Zameškané výživné za obdobie od 5.1.2026 do vyhlásenia rozsudku v sume 172,38 eur uhradí otec matke najneskôr do 30.9.2026. III. Žiaden z účastníkov nemá nárok na náhradu trov konania. odôvodnenie: Podľa § 221 písm. a) Civilného sporového poriadku a § 2 ods. 1 Civilného mimosporového poriadku rozsudok odôvodnenie neobsahuje. Poučenie: Proti tomuto rozsudku odvolanie nemožno podať, pretože účastníci sa práva podať odvolanie voči rozsudku výslovne vzdali po vyhlásení rozhodnutia (§ 368 CSP). Ak povinný dobrovoľne nesplní, čo mu ukladá vykonateľný exekučný titul, oprávnený môže podať návrh na vykonanie exekúcie podľa osobitného zákona (Exekučný poriadok). Ak ide o rozhodnutie vo veciach maloletých detí (rozhodnutia, ktorým bola upravená starostlivosť o maloleté dieťa, styk s maloletým dieťaťom alebo iná ako peňažná povinnosť vo vzťahu k maloletému dieťaťu), môže oprávnený podať návrh na nariadenie výkonu rozhodnutia podľa § 370 a nasl. Civilného mimosporového poriadku.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPD:2026:3826200020.3 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPD:2026:3826200020.3 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>