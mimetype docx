--- v0 (2026-11-06)
+++ v1 (2026-11-07)
@@ -77,51 +77,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Spisová značka: Identifikačné číslo súdneho spisu: Dátum vydania rozhodnutia: Meno a priezvisko sudcu, VSÚ: ECLI:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Okresný súd Poprad 8T/99/2023 8723011024 01. 08. 2024 JUDr. Richard Bureš ECLI:SK:OSPP:2024:8723011024.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ROZSUDOK V MENE SLOVENSKEJ REPUBLIKY Okresný súd Poprad, samosudca JUDr. Richard Bureš, v trestnej veci obžalovaného A. B. pre prečin zanedbania povinnej výživy podľa § 207 ods. 1 Trestného zákona, na hlavnom pojednávaní 1. augusta 2024 takto rozhodol: Podľa § 285 písm. f) Trestného poriadku s poukazom na ustanovenie § 86 ods. 1 písm. a) Trestného zákona obžalovaného A. B., nar. XX.XX.XXXX v B., trvale bytom A. C., D. XXX/XX, o s l o b o dz u j e spod obžaloby okresného prokurátora Okresnej prokuratúry v Poprade pod č. 1 Pv 469/23/7706 z 28.11.2023 pre skutok právne kvalifikovaný ako prečin zanedbania povinnej výživy podľa § 207 ods. 1 Trestného zákona, ktorého sa mal dopustiť tak, že ako otec maloletého E. B., nar. XX.XX.XXXX, hoci mu vyživovacia povinnosť vyplýva priamo zo Zákona o rodine, ako aj z rozsudku Okresného súdu Poprad sp. zn. 15P/96/2018-161 zo dňa 02.12.2020, právoplatného dňa 16.03.2021, ktorým bol zaviazaný prispievať na jeho výživu sumou 130,- € mesačne počnúc dňom 01.12.2020, ktoré výživné je splatné vždy do 15-teho dňa toho ktorého mesiaca k rukám matky F. B., si túto vyživovaciu povinnosť úmyselne neplní v Poprade, okres Poprad, ani inde v období od 14.11.2022 až doposiaľ, pričom nebol evidovaný ako uchádzač o zamestnanie, nepoberal dávky a príspevky v hmotnej núdzi ani žiadne iné štátne sociálne dávky, dávky v nezamestnanosti ani nemocenské dávky, čím mu za uvedené obdobie vznikol dlh na výživnom pre matku dieťaťa F. B. vo výške 2.730,- €, preto, že zanikla trestnosť činu. odôvodnenie: Po vyhlásení rozsudku sa osoby, ktoré majú právo podať odvolanie vzdali tohto opravného prostriedku, preto bol v súlade s § 172 ods. 2 Trestného poriadku vyhotovený zjednodušený písomný rozsudok, ktorý neobsahuje odôvodnenie. Poučenie: P o u č e n i e : Proti tomuto rozsudku je možné podať odvolanie, a to do 15 dní od jeho oznámenia prostredníctvom Okresného súdu Poprad na Krajský súd v Prešove.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Rozsudok nadobudol právoplatnosť dňom vyhlásenia.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2024:8723011024.3 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2024:8723011024.3 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>