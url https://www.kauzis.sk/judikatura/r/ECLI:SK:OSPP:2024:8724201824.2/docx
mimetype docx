--- v0 (2026-11-02)
+++ v1 (2026-11-03)
@@ -77,51 +77,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Spisová značka: Identifikačné číslo súdneho spisu: Dátum vydania rozhodnutia: Meno a priezvisko sudcu, VSÚ: ECLI:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Okresný súd Poprad 27P/48/2024 8724201824 08. 08. 2024 JUDr. Monika Heldáková ECLI:SK:OSPP:2024:8724201824.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ROZSUDOK V MENE SLOVENSKEJ REPUBLIKY Okresný súd Poprad v konaní pred sudkyňou JUDr. Monikou Heldákovou v právnej veci manželky: A. B., nar. XX.XX.XXXX, bytom XXX XX C. D. XX, právne zastúpená: JUDr. Gabriela Ulbrichtová, AK Garbiarska 83/20, 064 01 Stará Ľubovňa a manžela: E. B., nar. XX.XX.XXXX, bytom XXX XX C. D. XX, právne zastúpený: JUDr. Dávid Hoffman, advokát, Hlavné námestie 80, 060 01 Kežmarok, na návrh manželky o rozvod manželstva a úpravu výkonu rodičovských práv a povinností na čas po rozvode k maloletému dieťaťu: F. B., nar. XX.XX.XXXX, bytom ako matka, zastúpenému procesným opatrovníkom Úradom práce, sociálnych vecí a rodiny Kežmarok, o návrhu manželky na rozvod manželstva a na úpravu výkonu rodičovských práv a povinností k maloletému dieťaťu, takto rozhodol: I. Manželstvo manželky A. B., G. H., nar. XX.XX.XXXX a manžela E. B., nar. XX.XX.XXXX, uzavreté dňa 08.12.2018 v Spišských Hanušovciach, zapísané v knihe manželstiev matričného úradu Spišské Hanušovce, vo zväzku 3, ročník 2018, na strane 146, pod poradovým číslom 14, r o z v á d z a . II. Schvaľuje rodičovskú dohodu v nasledovnom znení: Maloletá F. B., nar. XX.XX.XXXX sa na čas po rozvode zveruje do osobnej starostlivosti matky. Obaja rodičia sú p o v i n n í zastupovať maloleté dieťa v bežných veciach a spravovať jej majetok. Otec E. B., nar. XX.XX.XXXX, sa z a v ä z u j e prispievať na výživu maloletej F. sumou 160,- eur mesačne, vždy do 20. dňa v mesiaci vopred k rukám matky, počnúc právoplatnosťou výroku o rozvode manželstva. Otec je o p r á v n e n ý stretávať sa s maloletou F. - každý nepárny kalendárny týždeň od piatka, kedy si otec maloletú vyzdvihne v predškolskom, resp. školskom zariadení, do nedele do 18.00 h. a dieťa odovzdá matke v mieste bydliska, - počas jarných prázdnin každý nepárny kalendárny rok od pondelka prvého dňa prázdnin od 9.00 h. do stredy do 18.00 h. a každý párny kalendárny rok od stredy od 18.00 h. do nedele posledného dňa prázdnin do 18.00 h, - počas veľkonočných sviatkov každý nepárny kalendárny rok od Zeleného štvrtka od 16.00 h. do Bielej soboty do 18.00 h. a každý párny kalendárny rok od Bielej soboty od 9.00 h. do Veľkonočného pondelka do 18.00 h, - počas letných prázdnin každý kalendárny rok od 01.07. od 9.00 h. do 10. 07. do 18.00 h. a od 01.08. od 9.00 h. do 10.08. do 18.00 h. a každý tretí víkend v mesiaci júl a v mesiaci august od piatka od 17.00 h. do nedele do 18.00 h,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- počas vianočných sviatkov každý nepárny kalendárny rok od 23.12. od 16.00 h. do 26.12. do 18.00 h. a každý párny kalendárny rok od 29.12. od 16.00 h. do 01.01. nasledujúceho kalendárneho roka do 18.00 h. Matka je p o v i n n á dieťa na styk s otcom riadne pripraviť. Otec si maloletú prevezme a po realizácii styku matke odovzdá v mieste bydliska matky. III. Žiaden z účastníkov n e m á n á r o k na náhradu trov konania. odôvodnenie: 1. Podľa § 2 ods. 1 a 2 zákona č. 161/2015 Z. z. Civilného mimosporového poriadku v znení neskorších predpisov (ďalej len ,,CMP“) na konania podľa tohto zákona sa použijú ustanovenia Civilného sporového poriadku, ak tento zákon neustanovuje inak. Na účely tohto zákona sa pojmy žaloba, strana a spor vykladajú ako návrh na začatie konania, účastník konania (ďalej len „účastník“) a konanie podľa tohto zákona, ak z povahy veci nevyplýva inak. 2. Podľa § 221 písm. a) zákona č. 160/2015 Z. z. Civilného sporového poriadku v znení neskorších predpisov (ďalej len ,,CSP“) písomné vyhotovenie rozsudku nemusí obsahovať odôvodnenie, ak je na pojednávaní vyhlásený rozsudok za prítomnosti všetkých strán alebo ich zástupcov, ktorí sa vzdajú odvolania. 3. S poukazom na vyššie citované zákonné ustanovenia písomné vyhotovenie rozsudku neobsahuje odôvodnenie, keďže rozsudok bol vyhlásený na pojednávaní za prítomnosti všetkých účastníkov, ktorí sa práva na podanie odvolania proti rozsudku písomne vzdali. Poučenie: Proti tomuto rozsudku v súlade s § 368 CSP v spojení s § 2 CMP nie je možné podať odvolanie, nakoľko sa účastníci konania práva podať odvolanie po vyhlásení rozsudku výslovne vzdali do zápisnice súdu. Manžel, ktorý pri uzavretí manželstva prijal priezvisko druhého manžela ako spoločné priezvisko, môže do troch mesiacov po právoplatnosti rozhodnutia o rozvode manželstva matričnému úradu oznámiť, že prijíma opäť svoje predošlé priezvisko. (§ 27 ods. 1 zákona č. 36/2005 Z. z. Zákona o rodine a o zmene a doplnení niektorých zákonov). Ak povinný dobrovoľne nesplní, čo mu ukladá vykonateľné rozhodnutie, oprávnený môže podať návrh na vykonanie exekúcie podľa zákona č. 233/1995 Z. z. o súdnych exekútoroch a exekučnej činnosti. Ak povinný dobrovoľne nesplní, čo mu ukladá vykonateľné rozhodnutie, ktorým bola upravená starostlivosť o maloletého, styk s maloletým alebo iná ako peňažná povinnosť vo vzťahu k maloletému, oprávnený môže podať návrh na nariadenie súdneho výkonu rozhodnutia.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2024:8724201824.2 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2024:8724201824.2 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>