--- v0 (2026-11-02)
+++ v1 (2026-11-03)
@@ -82,51 +82,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Uznesenie Okresný súd Poprad v právnej veci žalobcu: Union poisťovňa, a. s., IČO: 31 322 051, so sídlom Karadžičova 10, Bratislava-Staré Mesto, práv. zastúpený: JUDr. Ľudmila Jurčová, advokátka, Hodžovo námestie 2A, Bratislava - Staré Mesto, IČO: 42171083, proti žalovanému: Vlastníci bytov a nebytových priestorov bytového domu na ulici A. B. XXX/X C. D., A. XXX/X, D., správca žalovaných: SPOLBYT, s.r.o., Poprad, IČO: 31 707 335, Tomášikova 2940/2, Poprad o zaplatenie 394,80 eur s prísl., takto rozhodol: I. Konanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>zastavuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>II. Náhradu trov stranám n e p r i z n á v a. odôvodnenie: Žalobca sa žalobou doručenou súdu dňa 13.5.2024 domáhal, aby zaviazal žalovaného zaplatiť mu sumu 394,80 eur spolu s úrokom z omeškania vo výške 9,5 % ročne z uvedenej sumy odo dňa 18.1.2024 do zaplatenia. Zároveň si uplatnil náhradu trov konania. Pred začatím pojednávania žalobca podaním doručeným súdu dňa 8.10.2024 zobral žalobu späť do istiny 394,80 eur a v tomto rozsahu navrhol konanie zastaviť. Ďalším podaním doručeným súdu dňa 25.10.2024 žalobca súdu oznámil, že uvedeného dňa došlo k doplateniu príslušenstva žalovanej istiny v súlade s vyčísleným nárokom a zároveň žalovaný uhradil žalobcovi trovy konania. Navrhol, aby súd konanie zastavil a vrátil žalobcovi alikvotnú časť súdneho poplatku. Podľa § 144 CSP, žalobca môže vziať žalobu späť. Podľa § 145 ods. 1 CSP, ak je žaloba vzatá späť celkom, súd konanie zastaví. S poukazom na vyššie uvedené skutočnosti a citované zákonné ustanovenia mal súd preukázané, že zo strany žalobcu došlo k účinnému späťvzatiu žaloby, preto boli splnené zákonné podmienky pre zastavenie konania. Náhradu trov konania s prihliadnutím k zásade procesnej ekonómie súd stranám nepriznal. O vrátení zaplateného súdneho poplatku súd rozhodne samostatným uznesením. Poučenie:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Proti tomuto uzneseniu je prípustné odvolanie do 15 dní odo dňa doručenia uznesenia na tunajšom súde. V odvolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (odvolacie dôvody) a čoho sa odvolateľ domáha (odvolací návrh). Odvolanie možno odôvodniť len tým, že a)neboli splnené procesné podmienky, b) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces, c) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, d) konanie má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie vo veci, e) súd prvej inštancie nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností, f) súd prvej inštancie dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam, g) zistený skutkový stav neobstojí, pretože sú prípustné ďalšie prostriedky procesnej obrany alebo ďalšie prostriedky procesného útoku, ktoré neboli uplatnené, alebo h) rozhodnutie súdu prvej inštancie vychádza z nesprávneho právneho posúdenia veci. Odvolanie proti rozhodnutiu vo veci samej možno odôvodniť aj tým, že právoplatné uznesenie súdu prvej inštancie, ktoré predchádzalo rozhodnutiu vo veci samej, má vadu vyššie uvedenú, ak táto vada mala vplyv na rozhodnutie vo veci samej. Odvolacie dôvody a dôkazy na ich preukázanie možno meniť a dopĺňať len do uplynutia lehoty na podanie odvolania. Ak povinný dobrovoľne nesplní, čo mu ukladá vykonateľné rozhodnutie, oprávnený môže podať návrh na vykonanie exekúcie podľa osobitného zákona; ak ide o rozhodnutie, ktorým bola upravená starostlivosť o maloletého, styk s maloletým alebo iná ako peňažná povinnosť vo vzťahu k maloletému, oprávnený môže podať návrh na súdny výkon rozhodnutia.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2024:8724202014.2 (dáta aktuálne k 2. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2024:8724202014.2 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>