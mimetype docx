--- v0 (2026-11-04)
+++ v1 (2026-11-05)
@@ -72,51 +72,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Spisová značka: Identifikačné číslo súdneho spisu: Dátum vydania rozhodnutia: Meno a priezvisko sudcu, VSÚ: ECLI:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Okresný súd Poprad 10Pc/19/2024 8724202128 15. 08. 2024 JUDr. Monika Heldáková ECLI:SK:OSPP:2024:8724202128.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ROZSUDOK V MENE SLOVENSKEJ REPUBLIKY Okresný súd Poprad v konaní pred sudkyňou JUDr. Monikou Heldákovou v právnej veci manžela: A. B., nar. XX.XX.XXXX, trvale bytom C. XXX, XXX XX C. a manželky: D. B., E. A., nar. XX.XX.XXXX, trvale bytom C. XXX, XXX XX C., na návrh manžela o rozvod manželstva, t a k t o rozhodol: I. Manželstvo manžela A. B., nar. XX.XX.XXXX a manželky D. B., E. A., nar. XX.XX.XXXX, uzavreté dňa 23.06.2001 vo Vrbove, zapísané v knihe manželstiev Matričného úradu Vrbov, vo zväzku 8, ročník 2001, na strane 77, pod poradovým číslom 10, r o z v á d z a . II. Žiaden z účastníkov n e m á n á r o k na náhradu trov konania. odôvodnenie: 1. Podľa § 2 ods. 1 a 2 zákona č. 161/2015 Z. z. Civilného mimosporového poriadku v platnom znení (ďalej len ,,CMP“) na konania podľa tohto zákona sa použijú ustanovenia Civilného sporového poriadku, ak tento zákon neustanovuje inak. Na účely tohto zákona sa pojmy žaloba, strana a spor vykladajú ako návrh na začatie konania, účastník konania (ďalej len „účastník“) a konanie podľa tohto zákona, ak z povahy veci nevyplýva inak. 2. Podľa § 221 písm. a) zákona č. 160/2015 Z. z. Civilného sporového poriadku v platnom znení (ďalej len ,,CSP“) písomné vyhotovenie rozsudku nemusí obsahovať odôvodnenie, ak je na pojednávaní vyhlásený rozsudok za prítomnosti všetkých strán alebo ich zástupcov, ktorí sa vzdajú odvolania. 3. S poukazom na vyššie citované zákonné ustanovenia písomné vyhotovenie rozsudku neobsahuje odôvodnenie, keďže rozsudok bol vyhlásený na pojednávaní za prítomnosti všetkých účastníkov, resp. ich zástupcov, ktorí sa práva na podanie odvolania proti rozsudku vzdali do zápisnice súdu. Poučenie: Proti tomuto rozsudku v súlade s § 368 CSP v spojení s § 2 CMP nie je možné podať odvolanie, nakoľko sa účastníci konania práva podať odvolanie po vyhlásení rozsudku výslovne vzdali do zápisnice súdu. Manžel, ktorý pri uzavretí manželstva prijal priezvisko druhého manžela ako spoločné priezvisko, môže do troch mesiacov po právoplatnosti rozhodnutia o rozvode manželstva matričnému úradu oznámiť, že prijíma opäť svoje predošlé priezvisko. (§ 27 ods. 1 zákona č. 36/2005 Z. z. Zákona o rodine a o zmene a doplnení niektorých zákonov).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2024:8724202128.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2024:8724202128.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>