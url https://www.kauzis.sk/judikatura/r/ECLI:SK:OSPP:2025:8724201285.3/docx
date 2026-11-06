--- v0 (2026-11-04)
+++ v1 (2026-11-06)
@@ -67,51 +67,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Spisová značka: Identifikačné číslo súdneho spisu: Dátum vydania rozhodnutia: Meno a priezvisko sudcu, VSÚ: ECLI:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Okresný súd Poprad 14Pc/12/2024 8724201285 15. 01. 2025 JUDr. Dagmar Soliarová ECLI:SK:OSPP:2025:8724201285.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Uznesenie Okresný súd Poprad v právnej veci navrhovateľa: A. B., nar. XX.X.XXXX, bytom C. D., B. E. XXX, 289 32, proti odporkyni: F. G., nar. XX.X.XXXX, bytom A., H. X, v konaní o zapretie otcovstva k mal. dieťaťu I. G., nar. X.X.XXXX, bytom ako matka, zast. kolíznym opatrovníkom Úradom práce, sociálnych vecí a rodiny Poprad, takto rozhodol: I. Súd konanie z a s t a v u j e . II. Žiaden z účastníkov nemá právo na náhradu trov konania. odôvodnenie: 1. Tunajšiemu súdu bol dňa 25.3.2024 doručený návrh na zapretie otcovstva k mal. dieťaťu. 2. Na pojednávaní dňa 15.1.2025 navrhovateľ zobral návrh späť v celom rozsahu a žiadal konanie zastaviť. 3. Podľa § 29 ods. 1 Civilného mimosporového poriadku, navrhovateľ môže vziať za konania späť návrh na jeho začatie, a to celkom alebo sčasti. Ak je návrh vzatý späť celkom, súd konanie zastaví. Ak je návrh vzatý späť sčasti, súd konanie v tejto časti zastaví. 4. S poukazom na vyššie uvedené skutočnosti a citované zákonné ustanovenie mal súd preukázané, že zo strany navrhovateľa došlo k účinnému späťvzatiu návrhu, preto konanie zastavil. 5. O trovách konania súd rozhodol podľa § 52 Civilného mimosporového poriadku. Poučenie: Proti tomuto uzneseniu je prípustné odvolanie do 15 dní odo dňa jeho doručenia a to prostredníctvom tunajšieho súdu na Krajský súd v Prešove. V odvolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (odvolacie dôvody) a čoho sa odvolateľ domáha (odvolací návrh). Odvolacie dôvody a dôkazy na ich preukázanie možno meniť a dopĺňať len do uplynutia lehoty na podanie odvolania.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2025:8724201285.3 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2025:8724201285.3 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>