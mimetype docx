--- v0 (2026-11-05)
+++ v1 (2026-11-06)
@@ -77,51 +77,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Spisová značka: Identifikačné číslo súdneho spisu: Dátum vydania rozhodnutia: Meno a priezvisko sudcu, VSÚ: ECLI:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Okresný súd Poprad 7T/71/2025 8725010966 07. 10. 2025 JUDr. Peter Koman ECLI:SK:OSPP:2025:8725010966.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>TRESTNÝ ROZKAZ V MENE SLOVENSKEJ REPUBLIKY Okresný súd Poprad samosudcom JUDr. Petrom Komanom v y d á v a podľa § 353 ods. 1 Trestného poriadku tento rozhodol: Obvinený A. B., nar. XX.XX.XXXX v C., trvale bytom D. E., F. XXX/XX, G. C., t. č. ÚVV a ÚVTOS Prešov, j e v i n n ý, ž e v dobe od 23.06.2025, kedy bol uznesením Okresného súdu Prešov, sp. zn. 3PP/16/2025 zo dňa 23.06.2025, právoplatným 23.06.2025, podmienečne prepustený z výkonu trestu odňatia slobody v Prešove uloženého mu trestným rozkazom Okresného súdu Poprad, sp. zn. 6T/25/2025 zo dňa 14.05.2025, do 02.07.2025 v rodinnom dome na ulici F. XXX/XX, D. E., G. C., v ktorom býva v spoločnej domácnosti so svojou manželkou H. B. pod vplyvom alkoholických nápojov svojej manželke denne vulgárne nadával, vyhrážal sa jej zabitím, podpálením domu, že ju v spánku zabije, nedožije do rána, čo vyvrcholilo dňa 02.07.2025, kedy v doobedňajších hodinách pod vplyvom požitých alkoholických nápojov, ktoré zvýšili koncentráciu alkoholu v jeho dychu na najmenej 1,33 mg/l vydychovaného vzduchu, po hádke, vulgárnych nadávkach vyslovených voči manželke H. B. a vyhrážkach zabitím v kuchyni rodinného domu na ulici F. XXX/XX, D. E., G. C., v čase okolo 10:50 hod. na pozemku rodinného domu na ulici F. XXX/XX I. H. D. E., G. C., so vztýčeným kuchynským nožom s čiernou rukoväťou v pravej ruke kráčal smerom k svojej manželke H. B., ktorej sa slovne vyhrážal „dnes ťa zabijem, prepichnem, ty sa rána nedožiješ“, ktorej pomohol z miesta ujsť sused H. C., ktorý obvinenému chytil ruku s nožom a odviedol ho do domu, držal vchodové dvere, ktoré sa obvinený pokúšal otvoriť a vyjsť von k manželke, vo vulgárnych nadávkach a vyhrážkach zabitím pokračoval aj po tom, ako sa manželka H. B. skryla v dome H. C., čím týmto svojim konaním vzbudil u svojej manželky H. B. dôvodnú obavu o jej život a zdravie, navyše sa takéhoto konania dopustil voči manželke H. B. aj v minulosti, kedy bol trikrát uznaný vinným zo spáchania prečinu nebezpečného vyhrážania podľa § 360 odsek 1, odsek 2 písmeno a, písmeno b Trestného zákona s poukazom na § 138 písmeno a) Trestného zákona a s poukazom na ustanovenie § 139 ods. 1 písmeno c Trestného zákona s použitím § 127 ods. 4 Trestného zákona a to trestným rozkazom Okresného súdu Poprad, sp. zn. 6T/91/2023 zo dňa 20.11.2023, právoplatným dňa 20.11.2023, trestným rozkazom Okresného súdu Poprad, sp. zn. 6T/34/2024 zo dňa 09.05.2024, právoplatným dňa 09.05.2024 a trestným rozkazom Okresného súdu Poprad, sp. zn. 6T/25/2025 zo dňa 14.05.2025, právoplatným dňa 14.05.2025, teda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- inému sa vyhrážal smrťou takým spôsobom, že to mohlo vzbudiť dôvodnú obavu a taký čin spáchal závažnejším spôsobom konania - so zbraňou a voči chránenej osobe – blízkej osobe, čím spáchal - prečin nebezpečné vyhrážanie podľa § 360 ods. 1, ods. 2 písm. a), písm. b) Trestného zákona s poukazom na § 138 písmeno a) Trestného zákona a s poukazom na ustanovenie § 139 ods. 1 písm. c) Trestného zákona s použitím § 127 ods. 4 Trestného zákona, a za to mu ukladá: Podľa § 360 ods. 2 Trestného zákona s použitím § 36 písm. l), § 37 písm. m), § 38 ods. 2 Trestného zákona, trest odňatia slobody vo výmere 12 (dvanásť) mesiacov. Podľa § 48 ods. 2 písm. b) Trestného zákona ho na výkon uloženého trestu odňatia slobody zaraďuje do ústavu na výkon trestu odňatia slobody so stredným stupňom stráženia. Podľa § 60 ods. 1 písm. a) Trestného zákona mu ukladá trest prepadnutia veci, a to 1 ks kuchynského noža s čiernou rukoväťou o dĺžke 11,5 cm a čepeľou o dĺžke 18 cm. - inému sa vyhrážal smrťou takým spôsobom, že to mohlo vzbudiť dôvodnú obavu a taký čin spáchal závažnejším spôsobom konania - so zbraňou a voči chránenej osobe - blízkej osobe, Poučenie: Proti tomuto trestnému rozkazu možno podať odpor na podpísanom súde do 8 dní od jeho doručenia. Ak proti trestnému rozkazu podá v lehote odpor oprávnená osoba, samosudca nariadi hlavné pojednávanie. Ak proti výroku o náhrade škody, ktorým bola priznaná náhrada škody podá v lehote odpor poškodený, trestný rozkaz sa ruší vo výroku o náhrade škody a samosudca uznesením poškodeného odkáže na občianske súdne konanie, prípadne na konanie pred iným príslušným orgánom. Obvinený, osoby, ktoré sú oprávnené podať v prospech obvineného odpor (len so súhlasom obvineného), poškodený a prokurátor môže zobrať odpor späť dovtedy, kým súd nezačne hlavné pojednávanie. Trestný rozkaz sa stane právoplatným a vykonateľným ak - odpor nebol podaný; uplynutím lehoty na podanie odporu, - odpor bol vzatý späť; dňom jeho späťvzatia.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2025:8725010966.2 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2025:8725010966.2 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>