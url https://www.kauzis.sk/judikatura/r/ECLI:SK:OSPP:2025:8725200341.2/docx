--- v0 (2026-11-07)
+++ v1 (2026-11-08)
@@ -92,51 +92,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>nemá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>nárok na náhradu trov konania. odôvodnenie:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>1. Podľa § 221 C.s.p., písomné vyhotovenie rozsudku nemusí obsahovať odôvodnenie, ak je na pojednávaní vyhlásený rozsudok za prítomnosti všetkých strán alebo ich zástupcov, ktorí sa vzdajú odvolania, alebo to ustanovuje tento zákon. 2. Po vyhlásení rozhodnutia, jeho odôvodnení a poučení o opravnom prostriedku sa účastníci konania vzdali práva podať proti tomuto rozsudku odvolanie, preto v súlade s ust. § 221 C.s.p. v spojení s ust. § 2 ods. 1 Civilného mimosporového poriadku písomné vyhotovenie tohto rozsudku neobsahuje odôvodnenie. 3. O trovách konania rozhodol podľa § 52 CMP. Poučenie: Proti tomuto rozsudku odvolanie nie je prípustné, pretože účastníci konania sa tohto práva po vyhlásení rozsudku vzdali písomne do zápisnice o pojednávaní (§ 368 CSP). Ak povinnosť uvedená vo výrokovej časti tohto rozsudku nebude plnená dobrovoľne, môže oprávnený podať návrh na výkon exekúcie podľa osobitného zákona (Exekučný poriadok). Ak ide o rozhodnutie,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ktorým bola upravená starostlivosť o maloletého, styk s maloletým alebo iná ako peňažná povinnosť vo vzťahu k maloletému, môže oprávnený podať návrh na nariadenie výkonu rozhodnutia.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2025:8725200341.2 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2025:8725200341.2 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>