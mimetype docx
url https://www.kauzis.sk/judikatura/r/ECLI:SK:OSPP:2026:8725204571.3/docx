--- v0 (2026-11-06)
+++ v1 (2026-11-08)
@@ -72,51 +72,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Spisová značka: Identifikačné číslo súdneho spisu: Dátum vydania rozhodnutia: Meno a priezvisko sudcu, VSÚ: ECLI:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Okresný súd Poprad 17C/94/2025 8725204571 12. 02. 2026 JUDr. Markéta Marečková ECLI:SK:OSPP:2026:8725204571.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Dopĺňacie uznesenie Okresný súd Poprad v právnej veci žalobcu: A. B., nar. XX.XX.XXXX, bytom C. D. XX, XXX XX C., prechodne bytom E. XXXX, XXX XX A., proti žalovanému: F. G., nar. XX.XX.XXXX, bytom H. XXX, XXX XX I., v konaní o nariadenie neodkladného opatrenia, takto rozhodol: Uznesenie Okresného súdu Poprad č. k. 17C/94/2025 zo dňa 01.12.2025 dopĺňa o bod III., ktorý znie: III. Poučuje strany sporu, a to žalovaného o tom, že môže v zmysle § 337 ods. 1 Civilného sporového poriadku podať žalobu vo veci samej a o právnych následkoch s tým spojených, kde strany sporu budú totožné ako v tomto konaní a predmet konania bude žaloba o vypratanie resp. o náhradu škody. odôvodnenie: 1. Návrhom na nariadenie neodkladného opatrenia doručeným súdu dňa 28.11.2025 v znení doplnenia návrhu zo dňa 02.12.2025 žalobca žiadal, aby súd rozhodol obdobne ako v konaní pred tunajším súdom vo veci sp. zn. 10C/19/2018. Návrh odôvodnil tým, že žalovaný dňa 27.11.2025 o 10:50 násilne vnikol do prenajatého bytu č. XX, J. E. XXXX aj s dvoma zamestnancami SBS a bez predošlého písomného upozornenia na závažné porušovanie zmluvy o ubytovaní zo dňa 11.04.2019, následne pod nátlakom museli byt opustiť. Aj v roku 2018 mu bolo uložené neodkladné opatrenie spisová značka 10C/19/2018-20. Od 27.11.2025 je s chorou manželkou na ulici. 2. Uznesením zo dňa 01.12.2025 súd rozhodol: „I. U k l a d á žalovanému, aby žalobcovi v deň vydania neodkladného opatrenia odovzdal žalobcovi kľúče od bytu č. XX H. J. E. XXXX, A., umožnil žalobcovi a manželke žalobcu nerušené užívanie bytu č. XX H. J. E. XXXX, A. a zdržal sa akéhokoľvek konania, ktorým by dochádzalo k zásahom do výkonu nájomných práv žalobcu vyplývajúcich z nájomnej zmluvy zo dňa 11.04.2019, a to odo dňa vydania uznesenia o nariadení neodkladného opatrenia do 31.12.2026. II. P r i z n á v a žalobcovi voči žalovanému právo na náhradu trov konania v plnom rozsahu, o výške ktorých rozhodne súd po právoplatnosti tohto uznesenia.“ 3. Proti uzneseniu podal žalovaný odvolanie. 4. Odvolací súd vrátil vec súdu prvej inštancie na vydanie dopĺňacieho uznesenia. 5. Podľa § 391 ods. 2 Civilného sporového poriadku, ak bolo rozhodnutie zrušené a ak bola vec vrátená na ďalšie konanie a nové rozhodnutie, súd prvej inštancie je viazaný právnym názorom odvolacieho súdu. 6. Podľa § 336 ods. 1 Civilného sporového poriadku, ak súd nariadi neodkladné opatrenie pred začatím konania, môže vo výroku uznesenia uložiť navrhovateľovi povinnosť podať v určitej lehote žalobu vo veci samej. Súd túto povinnosť neuloží najmä vtedy, ak je predpoklad, že neodkladným opatrením možno dosiahnuť trvalú úpravu pomerov medzi stranami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>7. Podľa § 336 ods. 2 Civilného sporového poriadku, súd vo výroku uznesenia podľa odseku 1 uvedie strany a predmet konania vo veci samej. 8. Podľa § 337 ods. 1 Civilného sporového poriadku, ak súd nariadi neodkladné opatrenie pred začatím konania a ak navrhovateľovi povinnosť podľa § 336 ods. 1 neuloží, poučí strany, ktorým sa neodkladným opatrením ukladá určitá povinnosť, že môžu podať žalobu vo veci samej a o právnych následkoch s tým spojených. Lehotu na podanie žaloby súd neurčuje. 9. Podľa § 337 ods. 1 Civilného sporového poriadku, súd vo výroku uznesenia podľa odseku 1 uvedie strany a predmet konania vo veci samej. Konanie vo veci samej sa môže týkať aj nárokov na navrátenie do pôvodného stavu alebo nárokov na náhradu škody alebo inej ujmy spôsobenej výkonom neodkladného opatrenia. 10. Pretože súd v neodkladnom opatrení neuložil žalobcovi povinnosť podať žalobu vo veci samej, v zmysle pokynu odvolacieho súdu v zmysle § 337 ods. 1, 2 Civilného sporového poriadku poučil strany sporu – žalovaného o možnosti podať žalobu vo veci samej a o právnych následkoch s tým spojených. Poučenie: Proti tomuto uzneseniu je prípustné odvolanie do 15 dní odo dňa doručenia uznesenia na tunajšom súde. V odvolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (odvolacie dôvody) a čoho sa odvolateľ domáha (odvolací návrh). Odvolanie možno odôvodniť len tým, že a)neboli splnené procesné podmienky, b) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces, c) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, d) konanie má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie vo veci, e) súd prvej inštancie nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností, f) súd prvej inštancie dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam, g) zistený skutkový stav neobstojí, pretože sú prípustné ďalšie prostriedky procesnej obrany alebo ďalšie prostriedky procesného útoku, ktoré neboli uplatnené, alebo h) rozhodnutie súdu prvej inštancie vychádza z nesprávneho právneho posúdenia veci. Odvolanie proti rozhodnutiu vo veci samej možno odôvodniť aj tým, že právoplatné uznesenie súdu prvej inštancie, ktoré predchádzalo rozhodnutiu vo veci samej, má vadu vyššie uvedenú, ak táto vada mala vplyv na rozhodnutie vo veci samej. Odvolacie dôvody a dôkazy na ich preukázanie možno meniť a dopĺňať len do uplynutia lehoty na podanie odvolania. Ak povinný dobrovoľne nesplní, čo mu ukladá vykonateľné rozhodnutie, oprávnený môže podať návrh na vykonanie exekúcie podľa osobitného zákona; ak ide o rozhodnutie, ktorým bola upravená starostlivosť o maloletého, styk s maloletým alebo iná ako peňažná povinnosť vo vzťahu k maloletému, oprávnený môže podať návrh na súdny výkon rozhodnutia.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2026:8725204571.3 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2026:8725204571.3 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>