--- v0 (2026-11-08)
+++ v1 (2026-11-08)
@@ -72,51 +72,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Text rozhodnutia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Spisová značka: Identifikačné číslo súdneho spisu: Dátum vydania rozhodnutia: Meno a priezvisko sudcu, VSÚ: ECLI:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Okresný súd Poprad 15P/93/2026 8726203366 23. 09. 2026 JUDr. Dagmar Soliarová ECLI:SK:OSPP:2026:8726203366.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ROZSUDOK V MENE SLOVENSKEJ REPUBLIKY Okresný súd Poprad, sudkyňa JUDr. Dagmar Soliarová, vo veci maloletej navrhovateľky: A. B. C., nar. XX.X.XXXX, bytom D. XX, dieťa rodičov: matka E. C., nar. XX.X.XXXX a otec F. C., nar. XX.X.XXXX, obaja bytom D. XX, v konaní o priznanie rodičovských práv a povinností vo vzťahu k mal. G. C., nar. X.X.XXXX, bytom ako matka, mal. deti zastúpené kolíznym opatrovníkom Úradom práce, sociálnych vecí a rodiny Poprad, takto rozhodol: I. Súd p r i z n á v a mal. matke A. B. C., nar. XX.X.XXXX, rodičovské práva a určuje povinnosti vo vzťahu k osobnej starostlivosti o mal. G. C., nar. X.X.XXXX, počnúc dňom právoplatnosti rozsudku. II. U s t a n o v u j e mal. G. C. poručníka v osobe starej matky E. C., nar. XX.X.XXXX, ktorej zároveň vymedzuje rozsah práv a povinností tak, že bude dbať o jeho výchovu, zastupovať ho a spravovať jeho majetok. III. Žiaden z účastníkov n e m á nárok na náhradu trov konania. odôvodnenie: 1. Podľa § 221 C.s.p., písomné vyhotovenie rozsudku nemusí obsahovať odôvodnenie, ak je na pojednávaní vyhlásený rozsudok za prítomnosti všetkých strán alebo ich zástupcov, ktorí sa vzdajú odvolania, alebo to ustanovuje tento zákon. 2. Po vyhlásení rozhodnutia, jeho odôvodnení a poučení o opravnom prostriedku sa účastníci konania vzdali práva podať proti tomuto rozsudku odvolanie, preto v súlade s ust. § 221 C.s.p. v spojení s ust. § 2 ods. 1 Civilného mimosporového poriadku písomné vyhotovenie tohto rozsudku neobsahuje odôvodnenie. 3. O trovách konania rozhodol podľa § 52 CMP. Poučenie: Proti tomuto rozsudku odvolanie nie je prípustné, pretože účastníci konania sa tohto práva po vyhlásení rozsudku vzdali písomne do zápisnice o pojednávaní (§ 368 CSP).</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2026:8726203366.2 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSPP:2026:8726203366.2 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>