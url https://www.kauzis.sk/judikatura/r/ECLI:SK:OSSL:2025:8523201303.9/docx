--- v0 (2026-11-05)
+++ v1 (2026-11-06)
@@ -127,51 +127,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>nevyhovuje. Určité obmedzenie v tomto smere obsahuje len § 142 ods. 2 Občianskeho zákonníka, ktorý výnimočne umožňuje zamietnutie návrhu na zrušenie spoluvlastníctva a jeho vyporiadanie súdom z dôvodov hodných osobitného zreteľa. 31. O obsah pojmu „dôvod osobitného zreteľa“ ust. § 142 ods. 2 Občianskeho zákonníka ďalej mlčí, hypotéza právnej normy je teda natoľko neurčitá, že ponecháva na voľnej úvahe súdu, na ktoré jednotlivé prípady bude normu aplikovať vzhliadnuc neobmedzený okruh okolností a rozhodne o zamietnutí žaloby na zrušenie vyporiadanie podielového spoluvlastníctva. Aj napriek skutočnosti, že je citované ustanovenie koncipované takmer neobmedzene, jeho aplikácia musí vychádzať z tak závažných okolností, ktoré by celkom jasne prevyšovali nad právom spravodlivo žiadať súd o zrušenie a vyporiadanie podielového spoluvlastníctva hociktorým zo spoluvlastníkov v súlade so zásadou, že nikto nemôže byť nútený, aby v podielovom spoluvlastníctve zotrval. Ak dve ustanovenia vzájomne kolidujú, je nevyhnutné vzájomne pomerovať potenciálny rozsah ich vplyvu na práva strán sporu, ktoré sa protichodne domáhajú, jedna zachovania podielového spoluvlastníctva, tzn. zamietnutia žaloby (okrem prípadu, že by bola vec rozdelená medzi všetkých spoluvlastníkov) a druhá zrušenia a vyporiadania podielového spoluvlastníctva, tzn. vyhovenia žalobe. 32. V prejednávanom prípade má byť dôvodom hodným osobitného zreteľa najmä skutočnosť, že väčšinový podiel na spornej parcele je prevádzaný v rodinnej línii, s úmyslom prípadne nadobudnutú nehnuteľnosť ďalej scudziť, a tým dosiahnuť majetkový prospech. V tejto súvislosti je potrebné uviesť, že súd nemôže vychádzať z predpokladaných skutočností, ak nemá tieto skutočnosti preukázané. Právo vecou (resp. podielom) disponovať patrí k oprávneniam každého vlastníka, jediným obmedzením v tomto smere je inštitút predkupného práva, z ktorého však tiež zákon pozná výnimku, a to v rámci prevodov medzi blízkymi osobami. Ak sa vlastník rozhodne využiť právo vec scudziť, nemôže tomu zabrániť ani nedodržanie predkupného práva, samozrejme len pokým to nie je niektorým zo spoluvlastníkov napádané pre relatívnu neplatnosť tohto úkonu. Nadobudnutie vlastníckeho práva medzi blízkymi osobami však nie je žiadnym spôsobom obmedzené, pričom je tiež výhrade medzi predávajúcim a kupujúcim, za akých podmienok k prevodu vlastníckeho práva dôjde. Žalobcovia sú podielovými spoluvlastníkmi na spornej parcele o veľkosti podielu 1/3-ina z celku a ak by bol spoluvlastníkom tohto podielu hocikto iný, mohol by sa dôvodne domáhať usporiadania vlastníckych práv žalobou na zrušenie a vyporiadanie podielového spoluvlastníctva. Pochybnosť o nečestnom zámere žalobcov, vychádzajúc z dejov minulých, nemôže zmeniť nazeranie na tento prípad. Napokon, zrušenie a vyporiadanie podielového spoluvlastníctva je v prospech všetkých spoluvlastníkov, a to či sa im podiel dostane vo forme veci alebo primeranej náhrady. Ďalším dôvodom na zamietnutie žaloby – že vlastníkom vedľajších parciel nie sú žalobcovia – sa súd ani nezaoberal, nakoľko je irelevantným, navyše k času rozhodovania už odpadol. Dôvody hodné osobitného zreteľa boli postupne kreované judikatúrou, ide najmä o dôvody spojené s ťažkým zdravotným stavom, vysokým vekom, odkázanosťou a pod. Súd nevzhliadol žiadny dôvod osobitného zreteľa, ktorý by zakladal postup v zmysle § 142 ods. 2 Občianskeho zákonníka, preto sa ďalej zaoberal možnosťou zrušenia podielového spoluvlastníctva, pri ktorom je nevyhnutné vyriešiť otázku spôsobu jeho následného vyporiadania. 33. V konaní je preukázané, že žalobcovia a žalovaní sú podielovými spoluvlastníkmi spornej parcely, tak ako to je popísané v bode 10. predmetného rozsudku. Vo vzťahu k žalovaným v 1. až 10. rade súd poukazuje na ust. § 70 ods. 1 zákon o katastri nehnuteľnosti, v zmysle ktorého údaje katastra uvedené v § 7 sú hodnoverné, ak sa nepreukáže opak. V danom prípade na liste vlastníctva č. XXXX pre kat. územie A. sú žalovaní ako podieloví spoluvlastníci vedení bez identifikačných údajov, resp. bez miesta trvalého pobytu a opak - teda skutočnosť, že ide o známych vlastníkov súd nemá preukázanú. Za týchto okolností je s nimi dôvodné konať ako s nezistenými vlastníkmi, ktorých zo zákona zastupuje Slovenský pozemkový fond. Totožnosť žalovaných v 11. a 12. rade je známa. 34. V konaní o zrušení spoluvlastníctva a vykonaní vyporiadania je jeho predmetom vždy celá vec patriaca do podielového spoluvlastníctva a vyriešenie všetkých právnych vzťahov spoluvlastníkov (alebo jedného z nich) k tejto veci. Ústredným pojmom podielového spoluvlastníctva je „ideálny podiel“, ktorý vyjadruje mieru spoluvlastníctva na spoločnej veci. Znamená to, že nikomu nepatrí presne určená časť veci, ale celá vec patrí všetkým. 35. Súdne konanie začína len na návrh, ktorý môže podať ktorýkoľvek zo spoluvlastníkov. Súd nemôže rozhodnúť o spôsobe vyporiadania svojvoľne, ale je viazaný záväzným poradím: 1. rozdelenie veci; 2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>prikázanie veci jednému alebo viacerým spoluvlastníkom za primeranú náhradu; 3. nariadenie predaja veci a rozdelenie výťažku. Pri vyporiadaní je súd povinný prihliadať na veľkosť spoluvlastníckych podielov, a jednak na účelné využitie veci. Súd nie je síce viazaný návrhmi ani vzájomnými návrhmi účastníkov konania pokiaľ ide o formu vyporiadania podielového spoluvlastníctva v zmysle zásady "ne eat iudex ultra petitum partium", avšak ani takéto návrhy nemožno v konaní nechať bez povšimnutia. 36. K spôsobu vyporiadania podielového spoluvlastníctva súd uvádza, že vzhľadom na tvar (úzka, dlhá) a rozmery parcely, ako aj jej možné budúce využitie, nie je reálna deľba dobre možná, napokon v jestvujúcom stave tomu tiež bráni zákonný imperatív zákazu drobenia pozemkov. Do úvahy preto prichádza druhý spôsob vyporiadania podielového spoluvlastníctva, a to prikázanie za primeranú náhradu, ktorý navrhli i obe strany sporu, nezhodli sa však na osobe spoluvlastníka, ktorý by mal vec nadobudnúť. Vzhľadom na pretrvávajúci stav, keď parcelu žiadny zo spoluvlastníkov neobhospodaruje, svedčí účelnosť využitia parcely, a to prihliadnuc na územnoplánovaciu dokumentáciu obce, žalobcom, ktorí sa preukázateľne stali výlučnými vlastníkmi priľahlých parciel (KN „E“ č. 9224 a KN „E“ č. 9225). V celistvosti tak môžu sporné parcely slúžiť na určený účel. Žalobcom svedčí aj druhé kritérium, veľkosť podielu na spornej nehnuteľnosti. Žalovaný v 11. síce tvrdí, že na spornej parcele by pestoval plodiny, to však do budúcna vylučuje dosiahnutie účelu, na ktorý je sporná parcela určená. 37. Neoddeliteľnou súčasťou vyporiadania podielového spoluvlastníctva spôsobom prikázania veci niektorému zo spoluvlastníkov je posúdenie primeranosti náhrady zaň. Primeranú náhradu ako všeobecnú cenu určuje súd a nemôže túto povinnosť preniesť na iný subjekt. Odborná znalecká mienka je jedným z podkladov pri určení všeobecnej ceny nehnuteľností. Ďalším podstatným podkladom môžu byť informácie príslušného orgánu miestnej správy, informácie spoločností, ktoré sa sprostredkovaním kúpy a predaja nehnuteľností zaoberajú. Tiež sú tu poznatky a informácie samotných strán sporu o kúpe a predaji iných porovnateľných nehnuteľností v približne rovnakom období. Treba taktiež zohľadniť skutočnosť, či ide o pozemky predávané v celosti alebo len o časti. 38. Primeranú náhradu určuje súd autoritatívne, aby zodpovedala všeobecnej cene parcely, tzn. cene ktorú možno dosiahnuť pri voľnom predaji, závisiac od ponuky a dopytu v danom mieste a v relevantnom čase, teda tak, aby sa každému z podielových spoluvlastníkov dostal jeho podiel v peňažnej forme. Súd majúc vedomosť o cenách pozemkov s obdobným umiestnením, potenciálne slúžiacim ako plocha rodinných domov, považuje za primeranú náhradu, sumu 32,- eur/m2, a to i v zhode s vyjadrením strán konania, ktoré sa na jednotkovej cene spornej parcely napokon zhodli. 39. S poukazom na vyššie uvedené dôvody súd zrušil podielové spoluvlastníctvo žalobcov a žalovaných k nehnuteľnosti zapísanej v kat. území A., obec A., okres Stará Ľubovňa na LV č. XXXX parcela KN „E“ č. 9223 orná pôda o výmere 509 m2 a prikázal ju do bezpodielového spoluvlastníctva žalobcov, ktorým zároveň uložil povinnosť zaplatiť žalovanému v 1. rade primeranú náhradu za jeho odstupujúci spoluvlastnícky podiel vo výške 387,81 eur, žalovanému v 2. rade sumu vo výške 193,90 eur, žalovanému v 3. rade sumu vo výške 387,81 eur, žalovanému v 4. rade sumu vo výške 2.714,67 eur, žalovanému v 5. rade sumu vo výške 193,90 eur, žalovanému v 6. rade sumu vo výške 2.714,67 eur, žalovanému v 7. rade sumu vo výške 387,81 eur, žalovanému v 8. rade sumu vo výške 387,81 eur, žalovanému v 9. rade sumu vo výške 387,81 eur, žalovanému v 10. rade sumu vo výške 387,81 eur, a to na účet ich zástupcu - Slovenského pozemkového fondu, žalovanému v 11. rade sumu vo výške 1.809,- eur, žalovanému v 12. rade vo výške sumu vo výške 904,89 eur. Náhradu za odstupujúci podiel žalovaných v 1. až 10. rade je potrebné zaplatiť ich zástupcovi na účet vedený v Štátnej pokladnici, číslo účtu XXXXXXXXXX/XXXX, IBAN: J. XXXX XXXX XXXX XXXX XXXX, (v prípade platby uviesť variabilný symbol číslom súdneho konania bez lomítok, do poznámky uviesť Okresný súd Stará Ľubovňa a meno platiteľa žalobcov), a to do 30 dní od právoplatnosti tohto rozsudku. O trovách konania súd rozhodol takto: 40. Podľa § 262 ods. 1 CSP, o nároku na náhradu trov konania rozhodne aj bez návrhu súd v rozhodnutí, ktorým sa konanie končí. 41. Podľa § 255 ods. 1 CSP, súd prizná strane náhradu trov konania podľa úspechu vo veci. 42. Podľa § 257 CSP, výnimočne súd neprizná náhradu trov konania, ak existujú dôvody hodné osobitného zreteľa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>35. O náhrade trov konania súd rozhodol podľa § 257 CSP tak, že stranám sporu náhradu trov konania nepriznal, a to vzhľadom na charakter sporu, predmetom ktorého je vzájomné vysporiadanie majetkových právnych vzťahov medzi stranami sporu tzv. „iudicium duplex“. Ide o konanie, ktoré môže začať na návrh ktoréhokoľvek podielového spoluvlastníka, pričom nie je možné konštatovať, že úspech v konaní mal ten, kto podal návrh na začatie konania, a to aj s ohľadom na skutočnosť, že súd v rámci vyporiadania postupuje v poradí a za podmienok ustanovených zákonom (nie je návrhmi strán viazaný). Rozhodnutie o zrušení a vyporiadaní podielového spoluvlastníctva, pokiaľ súd návrhu vyhovie, je teda rozhodnutím v záujme oboch sporových strán. Pri zrušení a vyporiadaní podielového spoluvlastníctva sa každému z podielových spoluvlastníkov dostane jeho podiel buď vo forme veci, ku ktorej sa vyporiadava podielové spoluvlastníctvo alebo formou finančnej náhrady. Súd tiež vzhliadol skutočnosť, že žalovaní v 11. a 12. rade neboli v priebehu predsúdnych rokovaní pasívni a že žalovaní v 1. až 10. rade sú nezistenými vlastníkmi, ktorých zastupuje Slovenský pozemkový fond vybavujúci agendu v celoštátnej pôsobnosti. Za týchto okolností nemožno jednoznačne vyvodiť záver, že súdny spor bol vyvolaný ako následok nečinnosti ostatných podielových spoluvlastníkov. Poučenie: Proti tomuto rozsudku možno podať odvolanie do 15 dní odo dňa jeho doručenia na tunajší súd v dvoch písomných vyhotoveniach. Podľa § 359 CSP odvolanie môže podať strana, v ktorej neprospech rozhodnutie bolo vydané. Podľa § 363 CSP sa v odvolaní popri všeobecných náležitostiach podania (§ 127 ods. 1 a ods. 2 CSP) uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (odvolacie dôvody) a čoho sa odvolateľ domáha (odvolací návrh). Podľa § 364 CSP rozsah, v akom sa rozhodnutie napáda, môže odvolateľ rozšíriť len do uplynutia lehoty na podanie odvolania. Podľa § 365 ods. 1 CSP odvolanie možno odôvodniť len tým, že: a) neboli splnené procesné podmienky, b) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces, c) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, d) konanie má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie vo veci, e) súd prvej inštancie nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností, f) súd prvej inštancie dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam, g) zistený skutkový stav neobstojí, pretože sú prípustné ďalšie prostriedky procesnej obrany alebo ďalšie prostriedky procesného útoku, ktoré neboli uplatnené, alebo h) rozhodnutie súdu prvej inštancie vychádza z nesprávneho právneho posúdenia veci. Podľa § 365 ods. 2 CSP odvolanie proti rozhodnutiu vo veci samej možno odôvodniť aj tým, že právoplatné uznesenie súdu prvej inštancie, ktoré predchádzalo rozhodnutiu vo veci samej, má vadu uvedenú v odseku 1, ak táto vada mala vplyv na rozhodnutie vo veci samej. Podľa § 365 ods. 3 CSP odvolacie dôvody a dôkazy na ich preukázanie možno meniť a dopĺňať len do uplynutia lehoty na podanie odvolania. Podľa § 366 CSP prostriedky procesného útoku alebo prostriedky procesnej obrany, ktoré neboli uplatnené v konaní pred súdom prvej inštancie, možno v odvolaní použiť len vtedy, ak a) sa týkajú procesných podmienok, b) sa týkajú vylúčenia sudcu alebo nesprávneho obsadenia súdu, c) má byť nimi preukázané, že v konaní došlo k vadám, ktoré mohli mať za následok nesprávne rozhodnutie vo veci alebo d) ich odvolateľ bez svojej viny nemohol uplatniť v konaní pred súdom prvej inštancie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Ak povinný nesplní povinnosť uloženú týmto rozsudkom, môžu oprávnený podať návrh na vykonanie exekúcie podľa Exekučného poriadku.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSSL:2025:8523201303.9 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSSL:2025:8523201303.9 (dáta aktuálne k 6. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>