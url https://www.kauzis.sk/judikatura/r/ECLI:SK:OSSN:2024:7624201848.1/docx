--- v0 (2026-11-05)
+++ v1 (2026-11-05)
@@ -77,51 +77,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Súd: Spisová značka: Identifikačné číslo súdneho spisu: Dátum vydania rozhodnutia: Meno a priezvisko sudcu, VSÚ: ECLI:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Okresný súd Spišská Nová Ves 16Csp/31/2024 7624201848 03. 05. 2024 JUDr. Radoslav Baláž ECLI:SK:OSSN:2024:7624201848.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Platobný rozkaz Okresný súd Spišská Nová Ves v právnej veci žalobcu: Východoslovenská energetika a.s., IČO: 44 483 767 Mlynská 31 042 91 Košice zast.: Vojčík &amp; Partners BA, s.r.o., IČO: 53 204 786 Hlavné námestie 5 811 01 Bratislava - mestská časť Staré Mesto proti žalovanému: A. B., nar. XX.X.XXXX A. XXX XXX XX A. o zaplatenie 222,38 € s prísl. takto rozhodol: I. Žalovaný je povinný do 15 dní odo dňa doručenia platobného rozkazu zaplatiť žalobcovi sumu 222,38 €, úrok z omeškania vo výške 8 % ročne zo sumy 202,80 € od 3.5.2023 do zaplatenia, úrok z omeškania vo výške 8 ,75 % ročne zo sumy 20,58 € od 1.6.2023 do zaplatenia, alebo v tej istej lehote podať odpor s vecným odôvodnením na tomto súde. II. Žalovaný je povinný do 15 dní odo dňa doručenia platobného rozkazu nahradiť žalobcovi trovy konania vo výške 25,00 € a trovy právneho zastúpenia vo výške 80,76 €. Poučenie: Súd týmto platobným rozkazom rozhodol iba na základe skutočností tvrdených žalobcom, o ktorých súd nemá pochybnosti. Ak nesúhlasíte s povinnosťou na zaplatenie peňažnej sumy uloženej Vám týmto platobným rozkazom (výrok I.), máte právo v lehote 15 dní odo dňa doručenia platobného rozkazu podať na súde, ktorý platobný rozkaz vydal, odpor proti platobnému rozkazu. Podaný odpor musí byť vecne odôvodnený. Vyjadrite sa v ňom, či uznávate aspoň časť voči Vám uplatnenému nároku alebo ho považujete za neopodstatnený v celom rozsahu, pripojte listiny na ktoré sa odvolávate, prípadne označte dôkazy na preukázanie svojich tvrdení. Súd odmietne odpor, ktorý bude podaný oneskorene, neoprávnenou osobou alebo bez vecného odôvodnenia. Ak nepodáte včas odpor s vecným odôvodnením, nadobudne tento platobný rozkaz právoplatnosť a na jeho základe bude môcť žalobca ako oprávnený viesť exekúciu na Váš majetok. Ak podáte včas odpor s vecným odôvodnením, platobný rozkaz sa zrušuje v celom rozsahu a súd nariadi na prejednanie veci pojednávanie. Ak v platobnom rozkaze, ktorý vydal sudca, nesúhlasíte len s výrokom o trovách konania (výrok II.), máte právo v lehote 15 dní odo dňa doručenia platobného rozkazu podať odvolanie proti výroku o trovách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>konania. Ak platobný rozkaz vydal vyšší súdny úradník, proti výroku o trovách konania (výrok II.) máte právo v lehote 15 dní odo dňa doručenia platobného rozkazu podať sťažnosť. Každé podanie, ktoré budete adresovať v priebehu konania súdu, adresujte v takom počte rovnopisov, aby jeden rovnopis zostal na súde a každá z ostatných sporových strán mohla dostať ďalší rovnopis.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSSN:2024:7624201848.1 (dáta aktuálne k 4. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSSN:2024:7624201848.1 (dáta aktuálne k 5. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>