--- v0 (2026-11-07)
+++ v1 (2026-11-08)
@@ -117,51 +117,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>situácie, kedy B. I. donútila opustiť mal. H. I. domácnosť s jej synom. Obec mala vedomosť, že mal. matka odišla spolu s dieťaťom 03.10.2023 späť k svojej matke. Vtedy sa dieťa v komunite tejto obce nenachádzalo. V ďalšej správe obec Kamenná Poruba zo dňa 17.01.2024 uviedla, že mal. A. s mal. matkou žijú v domácnosti otca dieťaťa, A. B., kde žijú aj rodičia otca dieťaťa. Rodina žije v miestnej rómskej komunite, v murovanej chatrči, žije skromne. S výchovou mal. A. vo veľkej miere pomáha matka otca, B.. Nakoľko matka mal. A. je maloletá, neskúsená, starostlivosti dá sa povedať, že sa ešte len učí, jej záujem o starostlivosť by však mohol byť väčší, mohla by byť podľa obce viac vnímavá, všímavá. Jej prístup k povinnostiam matky bol považovaný za jednoduchý, neochotný. Spolieha sa vo veľkej miere na pomoc matky otca mal. dieťaťa, a to B.. Vzťah otca k dieťaťu sa javí viac pozitívnejší ako u matky. Snaží sa byť nápomocný, o starostlivosť javí záujem, učí sa rodičovstvu. S dieťaťom na vyšetrenia chodí on so svojou matkou, B.. Matka mal. A. sa pri komunikácii javí skôr ostrejšej, tvrdohlavej povahy, bez záujmu načúvať, komunikovať. V rodine doteraz neriešili žiadne vážne problémy. Obec uviedla, že má vedomosť, že ešte v čaše, keď maloletá matka bývala s otcom svojho dieťaťa v rodine M. B., došlo medzi ňou a B. I. k výmene názorov. H. I. sa údajne správala drzo, dochádzalo k častým hádkam. Matka otca mal. dieťaťa, B., poriešila to tým, že ju vyhodila z príbytku. Po čase B. po informovaní o tehotenstve so synom ju naspäť prijala. Mal. A. sa babka B. teší, snaží sa byť čo najviac nápomocná, z jej strany je dieťaťu venovaná väčšia pozornosť ako zo strany matky H.. Možno túto skutočnosť definuje aj to, že nemá skúsenosti, na rodičovstvo je neplnoletá, sama je ešte dieťa, v značnej miere je to aj jej povahovými črtami vzhľadom k bežným povinnostiam, či úlohám matky, družky, ktoré sa nezakladajú na ochote, či snahe v čo najlepšej miere zabezpečiť svojmu dieťaťu tú najvhodnejšiu a čo najlepšiu materinskú lásku, oporu, starostlivosť. Mal. A. je zdravý, matka ho nekojila. Dieťa lekárske návštevy dodržiaval, základné potreby má zabezpečené. Pracovníčky obce sú v kontakte s rodinou ako aj so starými rodičmi. Monitorujú starostlivosť o dieťa, či už osobnou návštevou zo strany obecného úradu, resp. návštevou rodinných príslušníkov na pôde obecného úradu v prípade žiadosti o pomoc. Kolízny opatrovník v správe zo dňa 19.10.2023 uviedol, že v tom čase dieťa s matkou bývalo s otcom, bytové podmienky boli udržiavané, hygiena bývania na nízkej úrovni, domácnosť vybavená nevyhnutným zariadením, napojená na vodu, elektrinu, kúria tuhým palivom. Mal. matka sa po narodení dieťaťa istý čas zdržiavala v domácnosti A. B., teda otca mal. A.. Matka starostlivosť o dieťa zväčša zvláda, vie poskytovať bežné činnosti spojené so starostlivosťou o dieťa, bežným chodom domácnosti, potrebami pre mal. dieťa a finančným zabezpečením sú matke nápomocní starí rodičia mal. dieťaťa. Mal. A. je zdravé dieťa. Ambulanciu detskej lekárky matka po upozorneniach a výzvach navštevuje. Na zabezpečenie adekvátnej starostlivosti a osobnej starostlivosti zo strany mal. matky voči mal. dieťaťu je potrebné dohliadať. 17. Podľa § 36 ods. 1 zákona č. 36/2005 Z. z. o rodine a o zmene a doplnení niektorých zákonov (ďalej len „zákon o rodine“) rodičia maloletého dieťaťa, ktorí spolu nežijú, môžu sa kedykoľvek dohodnúť o úprave výkonu ich rodičovských práv a povinností. Ak sa nedohodnú, súd môže aj bez návrhu upraviť výkon ich rodičovských práv a povinností, najmä určí, ktorému z rodičov zverí maloleté dieťa do osobnej starostlivosti. Ak je to potrebné v záujme maloletého dieťaťa a ak to vyžadujú pomery v rodine, súd môže upraviť styk dieťaťa aj s blízkymi osobami. Ustanovenia § 24, § 25 a 26 sa použijú primerane. 18. Podľa § 24 ods. 1 Zákona o rodine, v rozhodnutí, ktorým sa rozvádza manželstvo rodičov maloletého dieťaťa, súd upraví výkon ich rodičovských práv a povinností k maloletému dieťaťu na čas po rozvode, najmä určí, či maloleté dieťa zverí do spoločnej osobnej starostlivosti obidvoch rodičov, do striedavej osobnej starostlivosti obidvoch rodičov alebo do osobnej starostlivosti jedného z rodičov, kto ho bude zastupovať a spravovať jeho majetok. Súd súčasne určí, ako má rodič, ktorému nebolo maloleté dieťa zverené do osobnej starostlivosti, prispievať na jeho výživu, alebo schváli dohodu rodičov o výške výživného. 19. Podľa § 24 ods. 2 Zákona o rodine, ak sú obidvaja rodičia spôsobilí dieťa vychovávať a ak majú o spoločnú osobnú starostlivosť o dieťa obidvaja rodičia záujem a ak obidvaja rodičia súhlasia so spoločnou osobnou starostlivosťou o dieťa, súd môže zveriť dieťa do spoločnej osobnej starostlivosti obidvoch rodičov, ak je to v záujme dieťaťa a ak budú takto zaistené potreby dieťaťa. 20. Podľa § 24 ods. 3 Zákona o rodine, ak sú obidvaja rodičia spôsobilí dieťa vychovávať a ak majú o osobnú starostlivosť o dieťa obidvaja rodičia záujem, tak súd môže zveriť dieťa do striedavej osobnej starostlivosti obidvoch rodičov, ak je to v záujme dieťaťa a ak budú takto zaistené potreby dieťaťa. Ak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>so striedavou osobnou starostlivosťou súhlasí aspoň jeden z rodičov dieťaťa, tak súd musí skúmať, či bude striedavá osobná starostlivosť v záujme dieťaťa. 21. Podľa § 24 ods. 4 Zákona o rodine, rozhodnutie o úprave výkonu rodičovských práv a povinností možno nahradiť dohodou rodičov. Dohoda musí byť schválená súdom, inak je nevykonateľná. 22. Podľa § 24 ods. 5 Zákona o rodine, súd pri rozhodovaní o výkone rodičovských práv a povinností alebo pri schvaľovaní dohody rodičov rešpektuje právo maloletého dieťaťa na zachovanie jeho vzťahu k obidvom rodičom a vždy prihliadne na záujem maloletého dieťaťa, najmä na jeho citové väzby, vývinové potreby, stabilitu budúceho výchovného prostredia a ku schopnosti rodiča dohodnúť sa na výchove a starostlivosti o dieťa s druhým rodičom. Súd dbá, aby bolo rešpektované právo dieťaťa na výchovu a starostlivosť zo strany obidvoch rodičov a aby bolo rešpektované právo dieťaťa na udržovanie pravidelného, rovnocenného a rovnoprávneho osobného styku s obidvomi rodičmi. 23. Podľa § 24 ods. 6 Zákona o rodine, súd pri rozhodovaní o zverení maloletého dieťaťa do osobnej starostlivosti jedného z rodičov dbá na právo toho rodiča, ktorému nebude maloleté dieťa zverené do osobnej starostlivosti, na pravidelné informovanie sa o maloletom dieťati. Rodič, ktorému nebolo maloleté dieťa zverené do osobnej starostlivosti, môže sa práva na pravidelné informovanie sa o maloletom dieťati domáhať na súde. 24. Podľa § 25 ods. 2 Zákona o rodine, ak sa rodičia nedohodnú o úprave styku s maloletým dieťaťom podľa odseku1, súd upraví styk rodičov s maloletým dieťaťom v rozhodnutí o rozvode; to neplatí, ak rodičia úpravu styku žiadajú neupraviť. 25. Podľa § 25 ods. 4 Zákona o rodine, ak jeden z rodičov opakovane bezdôvodne a zámerne neumožňuje druhému rodičovi styk s maloletým dieťaťom upravený podľa odseku 1 alebo 2, súd môže na návrh niektorého z rodičov zmeniť rozhodnutie o osobnej starostlivosti. 26. Podľa § 26 Zákona o rodine, ak sa zmenia pomery, súd môže aj bez návrhu zmeniť rozhodnutie o výkone rodičovských práv a povinností alebo dohodu o výkone rodičovských práv a povinností. 27. Podľa § 62 ods. 1 Zákona o rodine, plnenie vyživovacej povinnosti rodičov k deťom je ich zákonná povinnosť, ktorá trvá do času, kým deti nie sú schopné samé sa živiť. 28. V zmysle § 62 ods. 2 Zákona o rodine, obaja rodičia prispievajú na výživu svojich detí podľa svojich schopností, možností a majetkových pomerov. Dieťa má právo podieľať sa na životnej úrovni rodičov. 29. Každý rodič bez ohľadu na svoje schopnosti, možnosti a majetkové pomery je povinný plniť svoju vyživovaciu povinnosť v minimálnom rozsahu vo výške 30 % zo sumy životného minima na nezaopatrené neplnoleté dieťa alebo na nezaopatrené dieťa podľa osobitného zákona (§ 62 ods. 3 zákona o rodine). 30. Podľa § 62 ods. 4 Zákona o rodine, pri určení rozsahu vyživovacej povinnosti súd prihliada na to, ktorý z rodičov a v akej miere sa o dieťa osobne stará. Ak rodičia žijú spolu, prihliadne súd aj na starostlivosť rodičov o domácnosť. 31. V zmysle § 62 ods. 5 Zákona o rodine, výživné má prednosť pred inými výdavkami rodičov. Pri skúmaní schopností, možností a majetkových pomerov povinného rodiča súd neberie do úvahy výdavky povinného rodiča, ktoré nie je nevyhnutné vynaložiť. 32. Ak rodičia maloletého dieťaťa spolu nežijú, súd upraví rozsah ich vyživovacej povinnosti alebo schváli ich dohodu o výške výživného (§ 65 ods. 1 zákona o rodine). 33. Podľa § 75 ods. 1 Zákona o rodine, pri určení výživného prihliadne súd na odôvodnené potreby oprávneného, ako aj na schopnosti, možnosti a majetkové pomery povinného. Na schopnosti, možnosti a majetkové pomery povinného prihliadne súd aj vtedy, ak sa povinný vzdá bez dôležitého dôvodu výhodnejšieho zamestnania, zárobku, majetkového prospechu; rovnako prihliadne aj na neprimerané majetkové riziká, ktoré povinný na seba berie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>34. V zmysle § 76 ods. 1 Zákona o rodine, výživné sa platí v pravidelných opakujúcich sa sumách, ktoré sú zročné vždy na mesiac dopredu. 35. Podľa § 77 ods. 1 Zákona o rodine právo na výživné sa nepremlčuje. Možno ho však priznať len odo dňa začatia súdneho konania. Výživné pre maloleté dieťa možno priznať najdlhšie na dobu troch rokov spätne odo dňa začatia konania, ak sú na to dôvody hodné osobitného zreteľa. 36. Podľa § 29 Zákona o rodine, úd môže priznať rodičovské práva a povinnosti vo vzťahu k osobnej starostlivosti o maloleté dieťa aj maloletému rodičovi dieťaťa staršiemu ako 16 rokov, ak spĺňa predpoklady, že výkon tohto práva zabezpečí v záujme maloletého dieťaťa. 37. Podľa § 28 ods. 1 Zákona o rodine, súčasťou rodičovských práv a povinností sú najmä a) sústavná a dôsledná starostlivosť o výchovu, zdravie, výživu a všestranný vývin maloletého dieťaťa, b) zastupovanie maloletého dieťaťa, c) správa majetku maloletého dieťaťa. 38. Na základe vykonaného dokazovania súd rozhodol tak, ako je uvedené vo výrokoch tohto rozsudku. Výrokom I. súd zveril maloleté dieťa do osobnej starostlivosti otca. Bolo preukázané, že rodičia dieťaťa spolu nežijú, a preto bolo potrebné upraviť práva a povinnosti rodičov k mal. dieťaťu. Matka je maloletá. Na súde bol už podaný návrh na priznanie rodičovských práv a povinností maloletej matke vo vzťahu k osobnej starostlivosti, avšak tento návrh bol zamietnutý z dôvodu, že v tom čase maloletá matka nemala predpoklady na potrebnú starostlivosť o dieťa. Záujem o dieťa sa starať prejavil otec dieťaťa. Vykonaným šetrením cez kolízneho opatrovníka, aj cez obec C. D. súd má zato, že na strane otca nateraz sú splnené podmienky, aby on poskytoval osobnú starostlivosť dieťaťu. Má bytové podmienky, má finančné zabezpečenie. Bolo zistené, že cestuje aj za prácou, a isté obdobie nie je doma, avšak v tom čase má dieťa zabezpečenú starostlivosť prostredníctvom rodinných príbuzných, ktorí žijú v tejto spoločnej domácnosti. Súd sa z dôvodu tejto skutočnosti zaoberal aj návrhom starej matky zo strany maloletej matky, aby dieťa bolo zverené do jej náhradnej osobnej starostlivosti. Bolo však zistené, že nateraz tomuto návrhu nemôže byť vyhovené, pretože býva v domácnosti, ktorá pozostáva z jednej izby, kde sú len tri lôžka a kde býva spolu 8 ľudí. V domácnosti otca má dieťa vhodné podmienky vzhľadom na miestne pomery, a otcovi sú nápomocní ostatní rodinní príbuzní. Nateraz nedostatky hlásené neboli. Otec spolupracuje aj s Centrom pre deti a rodiny vo Vranove nad Topľou. Preukázal aj zodpovednosť, keď dieťa bolo potrebné hospitalizovať. Rodina je monitorovaná, a pri zanedbaní povinností sa vykoná potrebný zásah. 39. Keďže dieťa bolo zverené do starostlivosti otca, bolo potrebné upraviť výživné zo strany druhého rodiča, ktorým jej maloletá matka. Matka nemá ešte 18 rokov a súd jej nepriznal ani povinnosť plniť si vyživovacou povinnosť. Predpokladom pre plnenie si svojich povinnosti zo strany rodiča / aj platiť výživné/ je plná spôsobilosť na právne úkony práva / vek 18 rokov/. Matka tieto predpoklady nemá, a preto povinnosť plniť si výživné matka nateraz nemá. 40. Čo sa týka úpravy styku matky s dieťaťom, otec v návrhu to chcel ponechať na dohodu. Matka uviedla, že bolo jej bránené v stretávaní sa so synom. Súd však zistil, že matka je v 7. mesiaci tehotenstva, uviedla, že má aj isté komplikácie. Po narodení dieťaťa zo strany matky bude potrebná aktívna sústavná dennodenná starostlivosť o dieťa. Preto nie je vhodné upraviť presný čas na stretávanie sa, a je najvhodnejšie to ponechať na dohodu. Naviac otec mal. dieťaťa uviedol, že dohodu na stretávanie sa bude rešpektovať. Súd pre úplnosť dodáva, že matka mal. dieťaťa musí dopredu aspoň jeden deň otcovi oznámiť záujem o stretnutie, a otec je povinný sa s matkou dohodnúť na vhodnom termíne tak, aby otec nebránil matke stretávať sa s dieťaťom. 41. O trovách konania súd rozhodol podľa § 52 Civilného mimosporového poriadku, v zmysle ktorého, žiaden z účastníkov nemá nárok na náhradu trov konania, ak tento zákon neustanovuje inak. Poučenie: Proti tomuto rozhodnutiu môže podať odvolanie iba zákonný zástupca maloletej matky a to E. I. v lehote 15 dní od doručenia rozhodnutia na súde, proti ktorého rozhodnutiu smeruje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Ostatní účastníci nemôžu podať odvolanie voči tomuto rozsudku, pretože po jeho vyhlásení sa vzdali práva na odvolanie. V odvolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (odvolacie dôvody) a čoho sa odvolateľ domáha (odvolací návrh). Odvolanie možno odôvodniť (§ 365 CSP) len tým, že a)neboli splnené procesné podmienky, b)súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces, c)rozhodoval vylúčený sudca alebo nesprávne obsadený súd, d)konanie má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie vo veci, e)súd prvej inštancie nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností, f)súd prvej inštancie dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam, g)zistený skutkový stav neobstojí, pretože sú prípustné ďalšie prostriedky procesnej obrany alebo ďalšie prostriedky procesného útoku, ktoré neboli uplatnené, alebo h)rozhodnutie súdu prvej inštancie vychádza z nesprávneho právneho posúdenia veci. Odvolanie proti rozhodnutiu vo veci samej možno odôvodniť aj tým, že právoplatné uznesenie súdu prvej inštancie, ktoré predchádzalo rozhodnutiu vo veci samej, má vadu uvedenú v odseku 1, ak táto vada mala vplyv na rozhodnutie vo veci samej. Odvolanie možno odôvodniť aj tým, že súd prvej inštancie nesprávne alebo neúplne zistil skutočný stav veci. Odvolacie dôvody možno meniť a dopĺňať až do rozhodnutia o odvolaní.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSVT:2024:8824201774.2 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSVT:2024:8824201774.2 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>