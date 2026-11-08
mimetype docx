--- v0 (2026-11-07)
+++ v1 (2026-11-08)
@@ -102,51 +102,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>29. Podľa §100 ods. 2 Občianskeho zákonníka, premlčujú sa všetky majetkové práva s výnimkou vlastníckeho práva. Tým nie je dotknuté ustanovenie § 105. Záložné práva sa nepremlčujú skôr, než zabezpečená pohľadávka. 30. Podľa §101 Občianskeho zákonníka, pokiaľ nie je v ďalších ustanoveniach uvedené inak, premlčacia doba je trojročná a plynie odo dňa, keď sa právo mohlo vykonať po prvý raz. 31. Podľa §290 CSP, spotrebiteľský spor je spor medzi dodávateľom a spotrebiteľom vyplývajúci zo spotrebiteľskej zmluvy alebo súvisiaci so spotrebiteľskou zmluvou. 32. Podľa §220 ods. 2 CSP, v odôvodnení rozsudku súd uvedie, čoho sa žalobca domáhal, aké skutočnosti tvrdil, aké dôkazy označil, aké prostriedky procesného útoku použil, ako sa vo veci vyjadril žalovaný a aké prostriedky procesnej obrany použil. Súd jasne a výstižne vysvetlí, ako posúdil podstatné skutkové tvrdenia a právne argumenty strán, ktoré skutočnosti považuje za preukázané a ktoré nie, ktoré dôkazy vykonal, z ktorých dôkazov vychádzal a ako ich vyhodnotil, prečo nevykonal ďalšie navrhnuté dôkazy a ako vec právne posúdil, prípadne odkáže na ustálenú rozhodovaciu prax. Súd dbá, aby odôvodnenie rozsudku bolo presvedčivé. 33. Podľa §255 ods. 1 CSP, súd prizná strane náhradu trov konania podľa pomeru jej úspechu vo veci. 34. Podľa §255 ods. 2 CSP, ak mala strana vo veci úspech len čiastočný, súd náhradu trov konania pomerne rozdelí, prípadne vysloví, že žiadna zo strán nemá na náhradu trov konania právo. 35. Podľa §262 ods. 2 CSP, o výške náhrady trov konania rozhodne súd prvej inštancie po právoplatnosti rozhodnutia, ktorým sa konanie končí, samostatným uznesením, ktoré vydá súdny úradník. 36. Súd právny vzťah, z ktorého žalobca odvodzuje nárok, posúdil ako spotrebiteľský v zmysle §52 a nasl. Občianskeho zákonníka a rozhodoval o ňom ako o spotrebiteľskom spore s ochranou slabšej strany podľa prvého dielu, druhej hlavy (§290 a nasl.) CSP. K posúdeniu hmotno-právneho základu tohto sporu ako spotrebiteľského súd uvádza nasledovné: 37. Existuje súvislosť medzi službou verejnoprávneho vysielania a sporným poplatkom, či úhradou (tiež ,,koncesionársky poplatok“), aj keď povinnosť zaplatiť tento poplatok nevyplýva z bezprostredného poskytnutia služby, ktorej priamu hodnotu by tento poplatok či úhrada predstavovala, ale tento poplatok súvisí výlučne s uzavretou zmluvou o dodávke elektrickej energie bez prípadnej súvislosti s preukázanou držbou televízneho prijímača, či rozhlasového aparátu. 38. Samotný prístup k takejto službe, tiež možno povedať, že je voľným a nepodlieha zaplateniu tohto poplatku ako v prípade napr. zaplatenia poplatku za službu prijímania kódovaných televíznych staníc, kedy až zakúpením príslušného kódovacieho zariadenia možno sledovať takéto televízne vysielanie. 39. Ak by sa mala dať odpoveď na povahu vzťahu čo možno najstručnejšie, tým elementárnym dôvodom na podporu spotrebiteľskej povahy veci je fakt, že aj v prípade STVaR - vysielacej služby ide o službu, a ak ju žalovaná neprijala na obchodné účely (tiež profesiu či zamestnanie), tak ide čisto o spotrebu služby. 40. Samotný fakt, že zákonodarca nezvolil zmluvný systém, napr. povinné zmluvné prijímanie predmetnej vysielacej služby, nemôže byť prekážkou pre to, aby státisíce občanov stratili status konzumentov služby. Naopak, svojim spôsobom legislatívne vnútenie televíznej a rozhlasovej služby je jedna z okolností, ktoré majú potenciál ovplyvniť v budúcnosti posudzovanie obchodných praktík STVaR, či nie sú nekalé. Ako STVaR priznáva, aj keď len sčasti, predsa len aj ona podniká a robí tak v rámci poskytovania služby širokým vrstvám obyvateľstva. 41. Právne predpisy o ochrane spotrebiteľov pred nekalou praxou sú potencionálne vo vzťahu k širokým vrstvám obyvateľstva tými, ktoré dávajú odpoveď o možných spotrebiteľských konzekvenciách vzťahu medzi STVaR a prijímateľmi (konzumentmi) predmetnej transmisijnej služby. Smernica Rady 93/13 o nekalých podmienkach v spotrebiteľských zmluvách nie je pritom jedinou smernicou spotrebiteľského práva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>42. Ide o odvodený záväzok vo vzťahu k verejnoprávnej inštitúcii. Ak by sa aj pripustila možnosť, že nejde o spotrebiteľský vzťah, potom za relevantné treba považovať vzťahy aj len súvisiace. V tomto smere zákon zaraďuje pod režim spotrebiteľského práva nielen spory zo spotrebiteľských zmlúv, ale aj spory súvisiace so spotrebiteľskou zmluvou (porov. slovo súvisiaci so spotrebiteľskou zmluvou v § 290 CSP). 43. Napriek skutočnosti, že vzťah priamo medzi platiteľom úhrady a STVaR nevznikol tým najbežnejším spôsobom („zmluvou“), nemožno prehliadať skutočnosť, že podmienkou jeho vzniku je uzavretie „štandardnej“ spotrebiteľskej zmluvy. Ak teda tento „pridružený vzťah“ má byť nejakým spôsobom právne posúdený, zrejme musí byť posúdený v súlade s prvotnou zmluvou (o dodávke elektriny), od ktorej sa odvíja a ktorá spotrebiteľskou zmluvou nepochybne je. 44. Záver o spotrebiteľskej povahe právneho vzťahu medzi sporovými stranami podporujú aj argumenty právnej logiky, konkrétne argumentum a contrario. Ak by súd prijal právny záver, v zmysle ktorého STVaR nemá postavenie dodávateľa, poprel by tým judikatúru Súdneho dvora Európskej únie o vymedzení dodávateľa v prípadoch poskytovania služieb verejnoprávnymi korporáciami (napr. C-147/16). Z obsahu súdneho spisu je zároveň zrejmé, že žalovaná nevystupuje v právnom postavení fyzickej osoby, ktorá koná v rámci svojej podnikateľskej alebo obchodnej činnosti. 45. K posúdeniu spotrebiteľského základu právnej povahy tohto sporu súd v ďalšom odkazuje na ustálenú prax súdov (porovnaj napr. uznesenie Krajského súdu v Prešove, sp.zn. 20CoCsp/6/2020 zo dňa 29.4.2021, rozsudok Krajského súdu v Prešove, sp.zn. 6Co/93/2017 zo dňa 29.5.2018, rozsudok Krajského súdu v Prešove, sp.zn. 10Co/8/2021 zo dňa 17.6.2021), od ktorej súd nevidí dôvod sa odkloniť. Rozsudok Krajského súdu v Prešove, sp.zn. 10Co/8/2021 zo dňa 17.6.2021 dokonca priamo vychádza z premisy consumer povahy obdobného sporu bez toho, aby túto povahu širšie zdôvodňoval, pričom sa hlbšie zaoberá následkami vyplývajúcimi z tejto premisy, a to zákazu vymáhania premlčaného práva zo spotrebiteľskej zmluvy podľa §54a Občianskeho zákonníka. 46. Rozsudkom Krajského súdu v Prešove, sp.zn. 6Co/93/2017 z 29.5.2018 bol po ustálení spotrebiteľskej povahy sporu potvrdený rozsudok súdu nižšej inštancie, ktorým tento súd úhradu za obdobie viac ako 3 rokov pred podaním žaloby nepriznal, prihliadajúc na všeobecnú premlčaciu dobu podľa predpisov občianskeho práva a ex offo zohľadnenie premlčania §-om 5b Spotrebiteľského kódexu (Zákon č. 250/2007 Z.z. o ochrane spotrebiteľa). Nálezom Ústavného súdu SR PL.ÚS 11/2016-60 zo dňa 7.2.2018 ale Ústavný súd rozhodol o ústavnej nekonformnosti citovaného §5b Zákona č. 250/2007 Z.z. o ochrane spotrebiteľa (jeho nesúlad s čl. 46 ods. 1, v spojení s čl. 1 ods. 1 Ústavy SR). Túto ústavnú nekonformnosť §5b Zákona č. 250/2007 Z.z. o ochrane spotrebiteľa zákonodarca konvalidoval prijatím novely Občianskeho zákonníka Zákonom č. 343/2018, ktorým sa Občiansky zákonník doplnil o §54a v tomto znení: „Premlčané právo zo spotrebiteľskej zmluvy nemožno vymáhať a ani ho platne zabezpečiť; ustanovenie § 151j ods. 2 tým nie je dotknuté. Zmeniť obsah premlčaného práva zo spotrebiteľskej zmluvy, nahradiť ho novým právom alebo obnoviť jeho vymáhateľnosť možno len na základe právneho úkonu dlžníka, ktorý o premlčaní vedel.“, a to s účinnosťou od 5.12.2018. 47. Súd cituje z dôvodovej správy zákonodarcu k tejto novele: 48. Zavedenie osobitnej úpravy uplatňovania premlčaných nárokov zo spotrebiteľských zmlúv a ich zabezpečenia je reakciou na nález Ústavného súdu Slovenskej republiky, sp. zn. PL. ÚS 11/2016-60, zo dňa 7. februára 2018, v ktorom Ústavný súd Slovenskej republiky rozhodol, že ustanovenie § 5b zákona č. 250/2007 Z. z. o ochrane spotrebiteľa a o zmene zákona Slovenskej národnej rady č. 372/1990 Zb. o priestupkoch v znení neskorších predpisov nie je v súlade s čl. 46 ods. 1 v spojení s čl. 1 ods. 1 Ústavy Slovenskej republiky. 49. Inštitúty premlčania a preklúzie sú v zásade inštitútmi „jednoduchého práva“, je však namieste používať ich po zohľadnení a vyvážení všetkých hodnôt, ktoré sú dotknuté. Je nesporné, že je prípustné, aby zákonodarca robil „sektorové výnimky“ pri normovaní obsahu inštitútov súkromného práva s ohľadom na premlčanie či preklúziu, a pre určité typy právnych vzťahov nastavoval jednak rozdielne premlčacie doby (rozlišovanie medzi všeobecnou premlčacou dobou a osobitnými) alebo aj rozdielne právne následky pre nevykonanie práva v určitej dobe (preklúzia podľa § 504 Občianskeho zákonníka).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>50. Pri subjektívnych majetkových právach zo spotrebiteľskej zmluvy je opodstatnené, aby sa po uplynutí premlčacej doby tieto práva dostali „ex lege“ do polohy naturálnych záväzkov. Predkladateľ je presvedčený, že po uplynutí premlčacej doby, najmä s ohľadom na súčasný stav trhovej ekonomiky, niet v zásade z pohľadu štátnej moci záujmu hodného ochrany na podpore vynucovania plnenia zo spotrebiteľskej zmluvy, ak sa právo niektorej zo strán premlčalo. Významom inštitútu premlčania nie je automatické oslobodenie dlžníka od plnenia záväzku. Základným cieľom navrhovanej právnej úpravy je vytvorenie priestoru na to, aby dlhy plynúce zo spotrebiteľských zmlúv boli vymáhané len v rozumnom a primeranom čase a dlžník nebol nútený prostriedkami s prvkami štátneho donútenia zaplatiť dlh, vo vzťahu ku ktorému uplynulo značné časové obdobie, v dôsledku čoho by mohla byť oslabená jeho pozícia (napr. nebude už disponovať dôkazmi). Právo plynúce zo spotrebiteľskej zmluvy sa uplynutím premlčacej doby tak ex lege dostáva do polohy naturálneho záväzku, ktoré je možné splniť dobrovoľne povinným subjektom, avšak toto právo nemožno vymáhať proti vôli povinného subjektu (dlžníka). V tomto prípade sa vylučuje kondikcia, t. j. v prípade dobrovoľného plnenia premlčaného dlhu dlžníkom sa prijaté plnenie nepovažuje za bezdôvodné obohatenie (§ 455 ods. 1 Občianskeho zákonníka). Za vymáhanie premlčaného práva zo spotrebiteľskej zmluvy sa v tomto kontexte rozumie súdne konanie, exekučné konanie a rozhodcovské konanie. Nemožnosť vymáhania premlčaného práva zo spotrebiteľskej zmluvy zohľadňuje dynamickosť spotrebiteľského prostredia a vedomie tohto rizika bude oprávnene motivovať veriteľov vymáhať svoje pohľadávky čo najskôr. 51. Premlčané právo zo spotrebiteľskej zmluvy v zmysle navrhovanej právnej úpravy nemožno platne zabezpečiť, čo však nemá vplyv na výkon zabezpečenia v prípade, ak bolo právo zo spotrebiteľskej zmluvy zabezpečené pred uplynutím premlčacej doby. Zabezpečením v tomto prípade treba rozumieť všetky zabezpečovacie inštitúty upravené v § 544 a nasl. Občianskeho zákonníka vrátane záložného práva. V tejto súvislosti právna úprava výslovne uvádza, že premlčanie práva zo spotrebiteľskej zmluvy nebráni uspokojiť sa alebo domáhať sa uspokojenia zo zálohu aj v prípade, ak ide o premlčané právo zo spotrebiteľskej zmluvy (§ 151j ods. 2 Občianskeho zákonníka). Táto právna úprava zodpovedá platnému právnemu stavu a požiadavke zabezpečenia právnej istoty veriteľov. 52. Žalobca podal na tunajší súd žalobu dňa 10.10.2024, teda za účinnosti citovaného §54a Občianskeho zákonníka. Žalobca tak nie je oprávnený vymáhať premlčané právo zo spotrebiteľskej zmluvy. 53. Podľa § 6 ods. 1 ZoÚ platiteľ podľa § 3 písm. a) platí úhradu 4,64 eur za každý jeden začatý kalendárny mesiac. Platiteľ podľa § 3 písm. a), ktorý je evidovaný dodávateľom elektriny v evidencie odberateľov elektriny v domácnosti vo viacerých odberných miestach platí úhradu len za jedno odberné miesto, ak vznik tejto skutočnosti oznámi a preukáže vyberateľovi úhrady podľa § 9 ods. 6 písm. c). Vychádzajúc z citovaných ustanovení splatnosť úhrady za príslušný mesiac bola do konca tohto príslušného kalendárneho mesiaca a nasledujúcim dňom sa platiteľ úhrady dostal do omeškania. Týmto dňom začala plynúť aj premlčacia lehota vo vzťahu ku každej jednej úhrade osobitne. Ak žalobca podal žalobu na súd dňa 10.10.2024, premlčané by boli všetky predpísané úhrady splatné viac ako tri roky pred 10.10.2024, tzn. pred 10.10.2021. Žalobca si uplatnil nárok na úhrady, počnúc úhradou splatnou do konca 12. mesiaca roka 2019 až po úhrady splatné do dňa podania žaloby, pričom ale žalobou uplatnil nárok na úhrady za kontrolované obdobie končiace 30.6.2023. Žalobca má tak nárok na úhrady za 22 mesiacov x 4,64 eur + 17 eur ( pokuta ), t. j. 119,08 eur. Z tejto sumy žalovaný zaslal žalobcovi úhrady za 2 mesiace po 4,64 eur, spolu v sume 9,28 eur. Žalobcov nárok je v rozsahu sumy 109,80 eur ( 20 mesiacov + zmluvná pokuta ) dôvodný, čo do zvyšku je nárok premlčaný a preto ho súd ex offo zamietol. 54. Žalobca si žalobou uplatnil aj náklady spojené s vymáhaním vo výške uplatneného poštovného 2,40 eur za žalovanému zaslanú výzvu na zaplatenie nedoplatku, ktoré mu však súd nepriznal. 55. Z pôvodne uplatnenej sumy 202,60 eur s príslušenstvom žalobcovi bolo priznaných 109,80 eur spolu s príslušenstvom. V danom prípade je pomer úspechu a neúspechu sporových strán takmer rovnaký, preto žiadne z účastníkov nemá nárok na náhradu trov konania. Poučenie:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Proti tomuto rozsudku možno podať odvolanie v lehote 15 dní odo dňa jeho doručenia na Okresný súd Vranov nad Topľou, písomne, v príslušnom počte rovnopisov s prílohami tak, aby sa jeden rovnopis s prílohami mohol založiť do súdneho spisu a aby každý ďalší subjekt dostal jeden rovnopis s prílohami. V odvolaní sa popri všeobecných náležitostiach podania uvedie, proti ktorému rozhodnutiu smeruje, v akom rozsahu sa napáda, z akých dôvodov sa rozhodnutie považuje za nesprávne (odvolacie dôvody) a čoho sa odvolateľ domáha (odvolací návrh). Rozsah, v akom sa rozhodnutie napáda a dôvody odvolania môže odvolateľ rozšíriť len do uplynutia lehoty na odvolanie. Odvolanie možno odôvodniť len tým, že a) neboli splnené procesné podmienky, b) súd nesprávnym procesným postupom znemožnil strane, aby uskutočňovala jej patriace procesné práva v takej miere, že došlo k porušeniu práva na spravodlivý proces, c) rozhodoval vylúčený sudca alebo nesprávne obsadený súd, d) konanie má inú vadu, ktorá mohla mať za následok nesprávne rozhodnutie vo veci, e) súd prvej inštancie nevykonal navrhnuté dôkazy, potrebné na zistenie rozhodujúcich skutočností, f) súd prvej inštancie dospel na základe vykonaných dôkazov k nesprávnym skutkovým zisteniam, g) zistený skutkový stav neobstojí, pretože sú prípustné ďalšie prostriedky procesnej obrany alebo ďalšie prostriedky procesného útoku, ktoré neboli uplatnené, alebo h) rozhodnutie súdu prvej inštancie vychádza z nesprávneho právneho posúdenia veci. Odvolanie proti rozhodnutiu vo veci samej možno odôvodniť aj tým, že právoplatné uznesenie súdu prvej inštancie, ktoré predchádzalo rozhodnutiu vo veci samej, má vadu uvedenú v odseku 1, ak táto vada mala vplyv na rozhodnutie vo veci samej. Odvolacie dôvody a dôkazy na ich preukázanie možno meniť a dopĺňať len do uplynutia lehoty na podanie odvolania. Prostriedky procesného útoku alebo prostriedky procesnej obrany, ktoré neboli uplatnené v konaní pred súdom prvej inštancie, možno v odvolaní použiť len vtedy, ak a) sa týkajú procesných podmienok, b) sa týkajú vylúčenia sudcu alebo nesprávneho obsadenia súdu, c) má byť nimi preukázané, že v konaní došlo k vadám, ktoré mohli mať za následok nesprávne rozhodnutie vo veci alebo d) ich odvolateľ bez svojej viny nemohol uplatniť v konaní pred súdom prvej inštancie. Ak nebude povinnosť uložená týmto rozhodnutím splnená v stanovenej lehote, možno sa jej splnenia domáhať návrhom na vykonanie exekúcie podľa osobitného predpisu.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSVT:2024:8824201965.2 (dáta aktuálne k 7. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSVT:2024:8824201965.2 (dáta aktuálne k 8. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>