--- v0 (2026-11-01)
+++ v1 (2026-11-03)
@@ -8,61 +8,61 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t>Uznesenie Okresného súdu Vranov n/T sp. zn. 7Er/243/2009 z 21. 8. 2025</w:t>
+        <w:t>Uznesenie Okresného súdu Vranov nad Topľou sp. zn. 7Er/243/2009 z 21. 8. 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Uznesenie Okresného súdu Vranov n/T z 21. augusta 2025, sp. zn. 7Er/243/2009, ECLI:SK:OSVT:2025:8809204944.2</w:t>
+        <w:t>Uznesenie Okresného súdu Vranov nad Topľou z 21. augusta 2025, sp. zn. 7Er/243/2009, ECLI:SK:OSVT:2025:8809204944.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Súd: Okresný súd Vranov n/T</w:t>
+        <w:t>Súd: Okresný súd Vranov nad Topľou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Spisová značka: 7Er/243/2009</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ECLI: ECLI:SK:OSVT:2025:8809204944.2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Dátum vydania: 21. 8. 2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Forma: Uznesenie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Oblasť práva: Občianske právo</w:t>
@@ -87,51 +87,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Uznesenie Okresný súd Vranov nad Topľou v exekučnej veci oprávneného: SR – Ministerstvo vnútra SR, Pribinova 2, 812 72 Bratislava, IČO: 00 151 866, zast.: KR PZ Prešov, Štúrova 7, Prešov, IČO: 00735850 proti povinnému: A. A., nar. XX. XX. XXXX, bytom B. XXX o vymoženie 66,39 eur eur s príslušenstvom, súdnym exekútorom JUDr. Miroslavom Frigom ( náhradník Mgr. Juraja Volocha), Exekútorsky úrad Stropkov, takto rozhodol: I. Súd u r č u j e, že na základe zákona č. 233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov došlo k zastaveniu starej exekúcie vedenej na Okresnom súde Vranov nad Topľou pod sp.zn. 7Er/243/2009 k 01.01.2020. II. Súdny exekútor n e m á nárok na náhradu paušálnych trov exekúcie. odôvodnenie: 1. Na základe návrhu oprávneného a poverenia Okresného súdu Vranov nad Topľou zo dňa 24. 07. 2009 začal súdny exekútor exekúciu o vymoženie 66,39 eur s príslušenstvom. 2. Dňa 15. 01. 2013 doručený návrh súdneho exekútora na zastavenie exekúcie. 3. Podľa § 243h ods. 1 zákona č. 233/1995 Z.z. o súdnych exekútoroch a exekučnej činnosti (Exekučný poriadok) a o zmene a doplnení ďalších zákonov (ďalej len „Exekučný poriadok“), ak tento zákon v § 243i až 243k neustanovuje inak, exekučné konania začaté pred 1. aprílom 2017 sa dokončia podľa predpisov účinných do 31. marca 2017. 4. Podľa § 233a Exekučného poriadku v platnom znení, postup ukončenia exekučných konaní začatých pred 1. aprílom 2017 a vedených podľa predpisov účinných do 31. marca 2017 upravuje osobitný zákon. 5. Dňa 01.01.2020 nadobudol účinnosť zákon č. 233/2019 Z. z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov (ďalej uvádzaný aj len ako „ZoUNEK“), ktorý upravuje postup ukončenia exekučných konaní začatých pred 1. aprílom 2017 a vedených podľa predpisov účinných do 31. marca 2017 (ďalej len „exekučné konanie“) a osobitosti postupu pri podaní opätovného návrhu na vykonanie exekúcie (ďalej len „opätovný návrh“), s tým, že na účely tohto zákona sa starou exekúciou rozumie exekúcia začatá pred 1. aprílom 2017 a vedená podľa predpisov účinných do 31. marca 2017 (§ 1 ods. 1, 2 zákona). 6. Podľa § 2 ods.1 zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov : Stará exekúcia sa týmto zákonom zastavuje, ak a) uplynula rozhodná doba a nejde o starú exekúciu podľa odseku 2,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>b) oprávnený alebo povinný zanikol bez právneho nástupcu alebo dedičské konanie po oprávnenom alebo povinnom bolo zastavené z dôvodu, že nezanechal žiadny majetok alebo zanechal len majetok nepatrnej hodnoty c) zastavenie starej exekúcie navrhol oprávnený alebo d) dôvod na zastavenie starej exekúcie vyplýva z osobitného predpisu upravujúceho konkurzné konanie; na tento účel platí, že stará exekúcia sa zastavila vznikom dôvodu na jej zastavenie. 7. Podľa § 2 ods.2 zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov: Stará exekúcia sa podľa odseku 1 písm. a) nezastavuje, ak ide o a) vymoženie pohľadávky na výživnom b) uspokojenie práva na nepeňažné plnenie, vrátane uspokojenia práva na peňažné plnenie, ak sú vymáhané v tom istom exekučnom konaní c) vymoženie pohľadávky vzniknutej pri realizácii spoločných programov Slovenskej republiky a Európskej únie financovaných z fondov Európskej únie podľa osobitného predpisu d) vymoženie plnenia priznaného rozhodnutím inštitúcie, orgánu, úradu a agentúry Európskej únie e) vymoženie plnenia priznaného rozhodnutím správneho orgánu vo veci porušenia pravidiel hospodárskej súťaže podľa osobitného predpisu f) starú exekúciu, v ktorej bol v posledných 18 mesiacoch predo dňom, keď sa má stará exekúcia podľa tohto zákona zastaviť, dosiahnutý výťažok spolu aspoň vo výške 15 eur g) starú exekúciu, v ktorej je povinným ten, koho majetkové pomery ako dlžníka nemožno usporiadať podľa osobitného predpisu upravujúceho konkurzné konanie 8. Podľa § 3 ods.1 zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov Rozhodnou dobou je doba piatich rokov. Rozhodná doba plynie odo dňa doručenia prvotného poverenia na vykonanie exekúcie súdnemu exekútorovi (ďalej len „exekútor“), ak § 4 neustanovuje inak; na zmenu exekútora sa neprihliada. Ak v rozhodnej dobe nedošlo k vymoženiu celého vymáhaného nároku, platí, že sa nezistil majetok, ktorý by stačil aspoň na úhradu trov starej exekúcie (§3 ods.2 zákona). 9. Podľa § 4 ods.1 zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov, ak súd ku dňu, keď sa má stará exekúcia podľa tohto zákona zastaviť rozhoduje o odklade starej exekúcie a odklad starej exekúcie povolí, odklad starej exekúcie je povolený alebo je stará exekúcia odložená, rozhodná doba podľa § 3 sa predlžuje o 12 mesiacov odo dňa uplynutia doby, na ktorú je stará exekúcia odložená. 10. Podľa § 5 ods.1 zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov, ak sa stará exekúcia zastavila, exekútor vyhotoví upovedomenie o zastavení starej exekúcie, ktorého vzor zverejní Slovenská komora exekútorov po dohode s Ministerstvom spravodlivosti Slovenskej republiky (ďalej len „ministerstvo“) na svojom webovom sídle v strojovo čitateľnom elektronickom formáte. 11. Podľa § 5 ods.2 zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov, Upovedomenie o zastavení starej exekúcie obsahuje: a) označenie oprávneného a povinného b) spisovú značku exekútora a spisovú značku súdu c) dátum doručenia prvotného poverenia na vykonanie starej exekúcie exekútorovi d) zákonné ustanovenie, podľa ktorého došlo k zastaveniu starej exekúcie, slovné vyjadrenie dôvodu zastavenia starej exekúcie a stručný opis skutočností, ktoré zastavenie starej exekúcie odôvodňujú e) výšku vymoženej pohľadávky oprávneného a výšku vymožených trov oprávneného f) výšku vymožených trov exekútora v členení na odmenu exekútora, náhradu hotových výdavkov, náhradu za stratu času a daň z pridanej hodnoty, ak je exekútor platiteľom dane z pridanej hodnoty; ustanovenia o konečnom vyúčtovaní sa nepoužijú g) výzvu na úhradu paušálnych trov starej exekúcie exekútora vzniknutých v súvislosti so zastavením starej exekúcie podľa tohto zákona (ďalej len „paušálne trovy“), ak exekútor paušálne trovy uplatňuje h) poučenie oprávneného o možnosti a o lehote na podanie námietok proti upovedomeniu o zastavení starej exekúcie a poučenie o vykonateľnosti podľa § 6 ods. 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>12. Podľa § 6 ods. 1 zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov, trovy starej exekúcie exekútora pozostávajú z trov exekútora, ktoré si pred zastavením starej exekúcie z prijatého alebo vymoženého plnenia oprávnene ponechal, a paušálnych trov vo výške 35 eur; ak je exekútor platiteľom dane z pridanej hodnoty, zvyšuje sa výška paušálnych trov o daň z pridanej hodnoty, ktorú je exekútor povinný platiť podľa osobitného predpisu. Na úhradu iných trov starej exekúcie, ako trov uvedených v prvej vete, nemá exekútor nárok. 13. Podľa § 6 ods.2 zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov, paušálne trovy znáša oprávnený. Exekútor vyzve oprávneného na zaplatenie paušálnych trov v upovedomení o zastavení starej exekúcie, ak exekútor paušálne trovy uplatňuje. 14. Podľa § 6 ods.3 zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov, upovedomenie o zastavení starej exekúcie s výzvou na úhradu paušálnych trov, na základe ktorej neboli paušálne trovy uhradené do 60 dní od ukončenia exekučného konania, je exekučným titulom. Potvrdenie o vykonateľnosti sa nevyžaduje. 15. Podľa § 6 ods.4 zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov, exekútor nemá nárok na náhradu paušálnych trov, ak : a) oprávnenému zaslal upovedomenie o zastavení exekúcie po uplynutí lehoty podľa § 5 ods. 3 alebo b) ide o starú exekúciu, ktorá nebola zapísaná v centrálnom registri exekúcií 16. Podľa § 7 ods.1 zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov, proti upovedomeniu o zastavení starej exekúcie, ktoré bolo vydané v rozpore s týmto zákonom, môže oprávnený podať do 30 dní od jeho doručenia u exekútora námietky. Námietky proti paušálnym trovám nie sú prípustné. 17. Podľa § 7 ods.2 zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov, námietky spolu s upovedomením o zastavení starej exekúcie predloží exekútor do 30 dní súdu. Ak námietky neboli podané, exekútor do 30 dní od uplynutia lehoty na podanie námietok doručí súdu upovedomenie o zastavení starej exekúcie 18. Podľa § 7 ods.3 zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov, súd dôvodným námietkam vyhovie tak, že uznesením upovedomenie o zastavení starej exekúcie zruší. Oneskorené alebo neprípustné námietky súd uznesením odmietne. Nedôvodné námietky súd uznesením zamietne. Rozhodnutie o námietkach súd doručí oprávnenému a exekútorovi. 19. Podľa § 8 zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov: Ods.1) Exekučné konanie sa končí právoplatnosťou uznesenia súdu o zamietnutí námietok alebo uznesenia súdu, ktorým sa námietky odmietli. Ak námietky neboli podané, exekučné konanie sa končí doručením upovedomenia o zastavení starej exekúcie súdu. Ukončením exekučného konania sa považuje poverenie na vykonanie exekúcie za vrátené, Ods.2) Ak exekútor nezašle oprávnenému upovedomenie o zastavení starej exekúcie v lehote podľa § 5 ods. 3, súd mu aj bez návrhu uznesením uloží, aby upovedomenie o zastavení starej exekúcie vyhotovil a zaslal oprávnenému v určenej lehote, alebo súd uznesením určí, že došlo k zastaveniu starej exekúcie. Exekučné konanie sa končí právoplatnosťou uznesenia súdu o určení, že došlo k zastaveniu starej exekúcie, Ods.3) Ukončenie exekučného konania oznámi exekútor oprávnenému, Ods.4) Ak došlo k ukončeniu exekučného konania podľa tohto zákona, exekútor bezodkladne po uplynutí 30 dní od oznámenia podľa odseku 3 zruší všetky úkony smerujúce k zabezpečeniu majetku podliehajúcemu starej exekúcii. To neplatí, ak mu oprávnený v lehote podľa prvej vety osvedčí, že podal opätovný návrh podľa § 9 ods. 1, Ods.5) Ak súd na základe opätovného návrhu vydá poverenie na vykonanie exekúcie, účinky úkonov smerujúcich k zabezpečeniu majetku podliehajúcemu starej exekúcii ostávajú zachované. Exekútor na žiadosť doručí exekútorovi poverenému na základe opätovného návrhu exekučný spis,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Ods.6) Ak súd opätovnému návrhu nevyhovie, upovedomí o tom exekútora, ktorý vydal upovedomenie o zastavení starej exekúcie, ktorý bezodkladne zruší všetky úkony smerujúce k zabezpečeniu majetku podliehajúcemu starej exekúcii, 18. Súd na základe zákonných ustanovení §8 ods.2 zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov určil, že stará exekúcia sa zastavila. Z obsahu exekučného spisu je zrejmé, že exekúcia začala doručením poverenia na vykonanie exekúcie súdnemu exekútorovi dňa 17. 08. 2009 (doručenka doložená v exekučnom spise) a teda podľa § 3 ods. 1 zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov uplynula rozhodná doba 5 rokov. Na predmetnú exekúciu sa nevzťahujú žiadne relatívne ani absolútne výnimky v zmysle § 2 ods.2 zákona č.233/2019 Z.z. Z exekučného spisu taktiež vyplýva, že do 1. 1. 2020 exekúcia nebola právoplatne zastavená. Podľa § 2 ods.1 písmeno a) zákona č.233/2019 Z.z. o ukončení niektorých exekučných konaní a o zmene a doplnení niektorých zákonov je rozhodná doba jedným zo zákonných dôvodov na zastavenie starej exekúcie. 19. Nakoľko poverený súdny exekútor nevydal a nezaslal oprávnenému upovedomenie o zastavení starej exekúcie v zákonom stanovenej lehote, t.j. v lehote do 180 dní od nadobudnutia účinnosti ZoUNEK (t.j. do 29.06.2020), súd má za to, že nespĺňa zákonné podmienky pre priznanie nároku na náhradu paušálnych trov exekúcie v zmysle § 6 ods. 4 ZoUNEK, a preto mu nárok na náhradu paušálnych trov exekúcie nepriznal. 20. Vzhľadom na vyššie uvedené rozhodol súd tak, ako je uvedené vo výroku tohto uznesenia.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
-        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSVT:2025:8809204944.2 (dáta aktuálne k 26. 10. 2026). Záväzné je znenie zverejnené súdom.</w:t>
+        <w:t>Zdroj: KAUZIS.SK – https://www.kauzis.sk/judikatura/r/ECLI:SK:OSVT:2025:8809204944.2 (dáta aktuálne k 3. 11. 2026). Záväzné je znenie zverejnené súdom.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>